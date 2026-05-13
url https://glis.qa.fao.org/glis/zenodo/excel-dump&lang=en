--- v1 (2026-01-09)
+++ v2 (2026-05-13)
@@ -12,56 +12,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="426">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="580">
   <si>
     <t>Knowledge Products from Benefit-Sharing Fund projects</t>
   </si>
   <si>
-    <t>Knowledge Products extracted on 2026-01-09 14:50:23</t>
+    <t>Knowledge Products extracted on 2026-05-13 09:01:01</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Keywords</t>
   </si>
   <si>
     <t>Crops</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>10.5281/zenodo.13880585</t>
   </si>
   <si>
     <t>Sequía Meteorólogica en Uruguay</t>
   </si>
@@ -128,1212 +128,1674 @@
   <si>
     <t>Altitude Plant Density Interaction on Andean Maize: Contributions to Decision Making</t>
   </si>
   <si>
     <t>This poster is the result of a research done  by Diego Salve et al., associated with the project  PR-154-Argentina "Conservación y uso sostenible de los recursos fitogenéticos locales para la alimentación y la agricultura (RFAA) para contribuir a la seguridad alimentaria de los pequeños agricultores de Argentina"project funded in the 4th cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO) . The research explores whether maize crop yields are limited by a progressive decrease in temperature with increasing altitude in the E-W direction of the Northwest of Argentina. To conduct this research, partners sampled plant density and yields from 8 registered farmer's fields. They found that increased plant density can improve light interception, in so doing, improving yield in high altitude environments. However, further work will be required to explore these conclusions.</t>
   </si>
   <si>
     <t>Yields; Adaptation; Farmers; Conservation</t>
   </si>
   <si>
     <t>10.5281/zenodo.12734061</t>
   </si>
   <si>
     <t>Women Role in Seed Storage (Mitti Ki Kothi and Duli): Knowledge Sharing among the Five States of India</t>
   </si>
   <si>
     <t>This presentation was made during an online workshop on October 18, 2020. It aimed to support participation of women in the project “Improving pulse biodiversity in rice fallow areas of tribal belts of Central and East Indian states to bring resilience in the farming practice, provide livelihood support and enhance nutritional level of the tribal population” funded by the Benefit Sharing Fund (BSF) of the International Treaty of Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organisation (FAO) of the United Nations (UN). During this presentation, women from 5 states spoke about seed storage techniques.</t>
   </si>
   <si>
     <t>Traditional knowledge; Gender; Community seed banks; Women farmers; Seed guardians; Resilience; Farmers practices</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
+    <t>10.5281/zenodo.14975179</t>
+  </si>
+  <si>
+    <t>List of segregating populations with wheat landraces developed in the project and distributed to cooperators</t>
+  </si>
+  <si>
+    <t>Development of new germplasm through crosses between the landraces and between the landraces and modern varieties reached F3 F4 populations and has been distributed to 5 institutions  in Turkey for  2019-2020 season. The material originating from these crosses will be characterised in follow up studies.</t>
+  </si>
+  <si>
+    <t>Landraces; Breeding</t>
+  </si>
+  <si>
+    <t>Wheat</t>
+  </si>
+  <si>
+    <t>Republic of Türkiye</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.12724792</t>
+  </si>
+  <si>
+    <t>Principles of Sustainable Intensification: A Training Manual for Field Officers</t>
+  </si>
+  <si>
+    <t>The manual intends to equip Extension Officers as front line staff with basic principles and or practical examples of sustainable intensification (SI) approaches so they are better placed to help farmers achieve resilience within their small land sizes. SI often uses locally components that need to be combined in an optimum way to achieve a balance in the ecosystem that includes the farmers. The manual was developed as part of the project “Exploring wide crosses derived crop biodiversity (sorghum x maize) for climate resilience and food and nutrition security in Eastern and Southern Africa” funded in the 4th cyclle of the Benefit Sharing Fund (BSF) of the International Treaty of Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO) of the United Nations (UN).  </t>
+  </si>
+  <si>
+    <t>Organic farming; Resilience; Sustainable agriculture; Natural resource management</t>
+  </si>
+  <si>
+    <t>Sorghum; Maize</t>
+  </si>
+  <si>
+    <t>Malawi</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.13322592</t>
+  </si>
+  <si>
+    <t>Protocolo de Actuación Institucional Para la Realización de Investigaciones en Comunidades Indígenas Sobre Conocimientos Tradicionales</t>
+  </si>
+  <si>
+    <t>This document contains the Protocol for the conduction of research in indigenous communities on traditional knowledge. This protocol has been developed in the framework of the project "Conservación y uso sostenible de los recursos fitogenéticos locales para la alimentación y la agricultura (RFAA) para contribuir a la seguridad alimentaria de los pequeños agricultores de Argentina ” supported in the 4 th project cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources (ITPGRFA). It is the collective work of the students who participated in a Traditional Knowledge Course related to the Conservation and Sustainable Use of Plant Genetic Resources for Food and Agriculture at the National University of the Northwest of the Province of Buenos Aires (UNNOBA). The document is mainly applicable to research carried out in indigenous communities, but may also be applied to local communities, who, despite not having the same legal status as indigenous communities, may also possess traditional knowledge. Ultimately, this action protocol aims to guide activities and interactions with indigenous communities to be carried out with respect to their rights and in accordance with current regulations.</t>
+  </si>
+  <si>
+    <t>Conservation; Farmers; Traditional knowledge; Local communities; Policy</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.14999558</t>
+  </si>
+  <si>
+    <t>Farmers Field School on Taro:Bridge The Gap Between Research and Farmers' practices</t>
+  </si>
+  <si>
+    <t>This brochure is a visual and comprehensive visualization of the different elements of the successful approach of FFS on taro (Colocasia esculenta) model that the farmers conducted at Sabak Bernam, Selangor. Taro, also known as ‘keladi’, is cultivated by smallholders or farmers for its edible corms. This include presenting the methodology used, the baseline survey, development of training manuals and guidelines, implementation of Farmers fieled schools and presents the main findings, including sociological and ecocomic impact. The brochure was developed  as part of the project Conservation and Sustainable Utilization of the underutilized Taro to Increase Food Security and Livelihood of Marginalized Communities Faced with Climate Change funded in the 4 th cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO).</t>
+  </si>
+  <si>
+    <t>Farmers communities; Markets; Farmers practices; Farmers; Sustainable agriculture; Gender; On-farm conservation</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.13350619</t>
+  </si>
+  <si>
+    <t>Characterization of Maize Landraces from Argentina at the Phenotypic and Biochemical Levels</t>
+  </si>
+  <si>
+    <t>This poster was developed by partners involved in the execution of the project PR-154-Argentina "Conservación y uso sostenible de los recursos fitogenéticos locales para la alimentación y la agricultura (RFAA) para contribuir a la seguridad alimentaria de los pequeños agricultores de Argentina" funded in the 4th cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO). In Argentina, there are about 60 maize landraces, with two main diversity centres in the Andean and Mesopotamian Chaco plain regions. These landraces show high genetic diversity, which makes them a vital resource to increase the gene pool of modern cultivars with the aim of adapting agriculture to climate change. Although they have been largely characterised morphologically, the comparison of their biochemical and physiological phenological characteristics has been scarcely performed. In this work, 20 accessions of maize landraces from Argentina from the “Banco Activo de Germoplasma INTA Pergamino" were analysed in a common garden under greenhouse controlled conditions. The average number of leaves at 30 and 62 days after germination ( of the 20 accessions was 8 35 (standard deviation or SD= 0 98 and 15 18 ( 2 14 respectively. Two accessions reached 100 of male flowering at 70 DAG, eight at 77 DAG and six at 87 DAG, while the rest did not flower Female flowering showed desynchronization with respect to male flowering, with 4 entries bearing 100 flowering at 77 DAG, and 6 entries at 87 DAG. The average total biomass per plant was 42 24 g (SD 30 86 In addition, various leaf biochemical variables were measured, including chlorophyll a, chlorophyll b, total chlorophyll and carotenoids, whose averages were 1583 42 µg/ml g ( 878 53 424 99 µg/ml g ( 231 21 2008 41 µg/ml g ( 1102 43 and 370 05 µg/ml g (179 13 respectively. Leaf total sugar content mean was 37 7 µg/µl g ( 22 34 while that of total protein was 7 47 µg/µl g ( 4 3 ). The combination of univariate and multivariate statistical analyses showed that there is significant phenotypic and metabolic variation among the accessions, with no clear grouping patterns in relation to geographical origin or grain type. These results highlight the importance of considering the distinctiveness of individual accessions in future conservation and utilisation programs.  </t>
+  </si>
+  <si>
+    <t>Genomics; Landraces; Climate change; Breeding; Adaptation; Characterization and evaluation; Conservation</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.14981211</t>
+  </si>
+  <si>
+    <t>Genetic characterization of Moroccan and the exotic bread wheat cultivars using functional and random DNA markers linked to the agronomic traits for genomics-assisted improvement</t>
+  </si>
+  <si>
+    <t>Genetic characterization, diversity analysis and estimate of the genetic relationship among varieties using functional and random DNA markers linked to agronomic traits can provide relevant guidelines in selecting parents and designing new breeding strategies for marker-assisted wheat cultivar improvement. Here, we characterize 20 Moroccan and 19 exotic bread wheat (Triticum aestivum L.) cultivars using 47 functional and 7 linked random DNA markers associated with 21 loci of the most important traits for wheat breeding. The functional marker analysis revealed that 35, 45, and 10 % of the Moroccan cultivars, respectively have the rust resistance genes (Lr34/Yr18/ Pm38), dwarfing genes (Rht1b or Rht2b alleles) and the leaf rust resistance gene (Lr68). The marker alleles for genes Lr37/Yr17/Sr38, Sr24 and Yr36 were present only in the exotic cultivars and absent in Moroccan cultivars. 25 % of cultivars had 1BL.1RS translocation. 70 % of the wheat cultivars had Ppo-D1a and Ppo-A1b associated with lowpolyphenol oxidase activity. 10 % of cultivars showed presence of a random DNA marker allele (175 bp) linked to Hessian fly resistance gene H22. The majority of the Moroccan cultivars were carrying alleles that impart good bread making quality. Neighbor joining (NJ) and principal coordinate analysis based on the marker data revealed a clear differentiation between elite Moroccan and exotic wheat cultivars. The results of this study are useful for selecting suitable parents for making targeted crosses in marker-assisted wheat  breeding and enhancing genetic diversity in the wheat cultivars. This research paper was developed as part of the implementation of the project “ In vitro culture and genomics-assisted fast track improvement of local landraces of wheat and barley in Morocco, Tunisia and Algeria for enhancing food security and adaptation to climate change” , through the creation and dissemination of an international database to promote the use of wheat genetic resources and increase genetic gains” funded   the 3 rd   cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO) with financial support from the European Union (EU).</t>
+  </si>
+  <si>
+    <t>Genomics; Breeding; Characterization and evaluation; Alleles</t>
+  </si>
+  <si>
+    <t>Morocco</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.14980785</t>
+  </si>
+  <si>
+    <t>Allelic variation at high-molecular weight and low-molecular weight glutenin subunit genes in Moroccan bread wheat and durum wheat cultivars</t>
+  </si>
+  <si>
+    <t>The results obtained in this report describing the allelic compositions of Moroccan bread and durum wheat cultivars may have high allelic variability. From this analysis, two points were important. Our results obtained using PCR markers are similar to those reported previously by Bakhella and Branlard (1997) and Zarkti et al. (2010) for HMW-GS proteins in which they use SDS-PAGE. Hence, this study proves the efficiency of molecular markers to identify the correct glutenin alleles, in a non-destructive way. In general, Moroccan bread wheat cultivars carried alleles associated to good bread-making quality. However, in durum wheat cultivars, most of the alleles related to low strength dough and need to be improved. Even though many of the durum wheat cultivars and some of the bread wheat cultivars having genes for resistance to the Hessian fly could be used as donors in the breeding program, the glutenin alleles such as Glu-A1c and Glu-B3d should be avoided during selection in the breeding program. This research paper was developed as part of the implementation of the project “ In vitro culture and genomics-assisted fast track improvement of local landraces of wheat and barley in Morocco, Tunisia and Algeria for enhancing food security and adaptation to climate change” , through the creation and dissemination of an international database to promote the use of wheat genetic resources and increase genetic gains” funded  the 3 rd   cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO) with financial support from the European Union (EU).  </t>
+  </si>
+  <si>
+    <t>Landraces; Alleles; Breeding; Characterization and evaluation</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.14981407</t>
+  </si>
+  <si>
+    <t>Amélioration de la production des plantes haploïdes et haploïdes doublés utilisant la culture des anthères du blé</t>
+  </si>
+  <si>
+    <t>La production des plantes haploïdes et haploïdes doublés, fournit aux sélectionneurs du blé un moyen très efficace pour accélérer la production des lignées homozygotes. La culture des anthères est un parmi les processus d’induction et de régénération des haploïdes et des haploïdes doublés à partir des gamètes mâles. Son haut potentiel de production des plantes haploïdes et son applicabilité chez nombreuses espèces rendent cette technique remarquablement utilisable dans l’amélioration des plantes et l’exploitation commerciales des haploïdes doublés. De ce fait, l’objectif de cette revue est de discuter les publications les plus récentes sur l’amélioration de la culture des anthères de blé et les comparer aux résultats plus ou moins anciens. Ces publications seront d’une grande utilité dans l’amélioration du rendement des plantes haploïdes et haploïdes doublés et ils vont contribuer à faciliter les prochains travaux sur la culture des anthères. Ce document de recherche a été élaboré dans le cadre de la mise en œuvre du projet « Amélioration accélérée assistée par la culture in vitro et la génomique des variétés locales de blé et d’orge au Maroc, en Tunisie et en Algérie pour renforcer la sécurité alimentaire et l’adaptation au changement climatique », à travers la création et la diffusion d’une base de données internationale pour promouvoir l’utilisation des ressources génétiques du blé et augmenter les gains génétiques » financé par le 3ème cycle du Fonds de partage des avantages (BSF) du Traité international sur les ressources phytogénétiques pour l’alimentation et l’agriculture (ITPGRFA) de l’Organisation des Nations Unies pour l’alimentation et l’agriculture (FAO) avec le soutien financier de l’Union européenne (UE).</t>
+  </si>
+  <si>
+    <t>Breeding; Value chain; Production; Yields; Genomics</t>
+  </si>
+  <si>
+    <t>Morocco; Algeria; Tunisia</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.13349355</t>
+  </si>
+  <si>
+    <t>Llojet autoktone të fasules në rajonin e Lezhës</t>
+  </si>
+  <si>
+    <t>This leaflet is an output of the PR-02-Albania project funded by the 4th cycle of the Benefit Sharing Fund (BSF) of the Food and Agriculture Organization (FAO) of the United Nations (UN). It outlines the indigenous beans to the Lezha region of Albania. It highlights the size and shape of beans, their growing period and ideal growing conditions, and farming technologies.</t>
+  </si>
+  <si>
+    <t>Breeding; Farmers; Conservation; Production; Characterization and evaluation; Native varieties; Crop diversity</t>
+  </si>
+  <si>
+    <t>Beans</t>
+  </si>
+  <si>
+    <t>Albania</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.14979357</t>
+  </si>
+  <si>
+    <t>Optimizing Winter Wheat Resilience to Climate Change in Rain Fed Crop Systems of Turkey and Iran</t>
+  </si>
+  <si>
+    <t>This research was developed as part of the implementation of the project “Addressing the challenges of climate change for sustainable food security in Turkey, Iran and Morocco, through the creation and dissemination of an international database to promote the use of wheat genetic resources and increase genetic gains” funded   the 3rd cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO). Erratic weather patterns associated with increased temperatures and decreasing rainfall pose unique challenges for wheat breeders playing a key part in the fight to ensure global food security. Within rain fed winter wheat areas of Turkey and Iran, unusual weather patterns may prevent attaining maximum potential increases in winter wheat genetic gains. This is primarily related to the fact that the yield ranking of tested genotypes may change from one year to the next. Changing weather patterns may interfere with the decisions breeders make about the ideotype(s) they should aim for during selection. To inform breeding decisions, this study aimed to optimize major traits by modeling different combinations of environments (locations and years) and by defining a probabilistic range of trait variations [phenology and plant height (PH)] that maximized grain yields (GYs; one wheat line with optimal heading and height is suggested for use as a testing line to aid selection calibration decisions). Research revealed that optimal phenology was highly related to the temperature and to rainfall at which winter wheat genotypes were exposed around heading time (20 days before and after heading). Specifically, later winter wheat genotypes were exposed to higher temperatures both before and after heading, increased rainfall at the vegetative stage, and reduced rainfall during grain filling compared to early genotypes.   These variations in exposure to weather conditions resulted in shorter grain filling duration and lower GYs in long-duration genotypes. This research tested if diversity within species may increase resilience to erratic weather patterns. For the study, calculated production of a selection of five high yielding genotypes (if grown in five plots) was tested against monoculture (if only a single genotype grown in the same area) and revealed that a set of diverse genotypes with different phenologies and PHs was not beneficial. New strategies of progeny selection are discussed: narrow range of variation for phenology in families may facilitate the discovery and selection of new drought-resistant and avoidant wheat lines targeting specific locations.</t>
+  </si>
+  <si>
+    <t>Stress; Genomics; Yields; Climate change; Breeding; Adaptation; Resilience</t>
+  </si>
+  <si>
+    <t>Republic of Türkiye; Iran (Islamic Republic of)</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.13627662</t>
+  </si>
+  <si>
+    <t>Catálogo de Porotos</t>
+  </si>
+  <si>
+    <t>This catalog is the result of five years of dedication and hard work in documenting the good practices of  bean varieties, including their use and cultivation, in Zapala region of Argentina. The beginning phase of this work started in partnership with INTA extension agency in Zapala, within the framework of the National project ProHuerta and then was consolidated through the project Euroclima, and ultimately within the project “Conservación y uso sostenible de los recursos fitogenéticos locales para la alimentación y la agricultura (RFAA) para contribuir a la seguridad alimentaria de los pequeños agricultores de Argentina” funded in the 4th cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO) of the United Nations (UN). The participating groups consisted of 9 families where women were the largest representatives, many of these heads of households. They are organized as the Huerteras from Covunco group and belong to the Association of Rural Development (A.F.R.) of the area as active members. </t>
+  </si>
+  <si>
+    <t>Women farmers; Traditional knowledge; Farmers; Farmers preferred varieties; Recipes</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.12742555</t>
+  </si>
+  <si>
+    <t>Participatory Variety Selection for Farmer's Identified Traits</t>
+  </si>
+  <si>
+    <t>This report summarizes the main approaches, steps and type of PGRFA information that PARVI team documented during the participatory variety selection (PVS) carried out as part of the project PR-294-India “Improving pulse biodiversity in rice fallow areas of tribal belts of Central and East Indian states to bring resilience in the farming practice, provide livelihood support and enhance nutritional level of the tribal population” funded in the 4th project cycle of the Benefit Sharing Fund (BSF) of the International Treaty of Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organisation (FAO) of the United Nations (UN). The document describes the PVS cycle and explains the main purpose of PVS being used to identify and document farmers preferred traits, train and inform farmers about the PVS cycles, forms, methodologies and summarize the main outcomes of the PVS from the project sites. The format of the PVS sessions was designed to allow for interactions between farmers and researcher and are also made availabe through this document.</t>
+  </si>
+  <si>
+    <t>Participatory variety selection; Farmers; Characterization and evaluation; Farmers preferred varieties; Seed system</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.14989549</t>
+  </si>
+  <si>
+    <t>Sorghum Production Guide</t>
+  </si>
+  <si>
+    <t>Sorghum is considered the staple food of large populations in semi-arid regions of sub-Saharan Africa and Asia and for mostly food-insecure people Sorghum is an integral component of the lives of those living in many West and East African countries. From sorghum drinks and common foods to livestock feeds and building materials, those local to western and east-ern Africa use sorghum products in a multitude of ways. This is partially due to how long time that sorghum has been grown in the continent.  This short production guide was prepared as an easy to use guide providing farmers and field practitioners with useful information on the necessary steps for the sorghum production including, land preparation, planting, inter-cropping, fertilizers application, weeeding, drying, threshing etc. etc. They also provide useful information on the modalities for storage and pest control, seed bed preparation planting and common disease management.  This guide was developed as part of the implementation of the project “Strengthening Seed Delivery System for Dryland Cereals and Legumes in Drought-prone Areas of Uganda” funded in the 3rdcycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO) with financial support from the European Union (Eu).</t>
+  </si>
+  <si>
+    <t>Farmers; Pathogens and diseases; Production; Sustainable agriculture; Farmers practices; Yields; Organic farming</t>
+  </si>
+  <si>
+    <t>Sorghum</t>
+  </si>
+  <si>
+    <t>Uganda</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.14975277</t>
+  </si>
+  <si>
+    <t>Diversity and Adaptation of Currently Grown Wheat Landraces and Modern Germplasm in Afghanistan, Iran, and Turkey</t>
+  </si>
+  <si>
+    <t>Collection of wheat landraces (WLR) was conducted in Afghanistan, Iran, and Turkey in 2010–2014. A representative subset of this collection was used in the current study and included 45 bread wheat landraces from Turkey, 19 from Iran, and 20 from Afghanistan. This material was supplemented by 73 modern cultivars and breeding lines adapted to semiarid conditions and irrigated conditions. Overall, 157 genotypes were tested in Turkey in 2018 and 2019 and in Afghanistan and Iran in 2019 under rainfed conditions to compare performance of WLR and modern material. The germplasm was genotyped using a high density Illumina Infinium 25K wheat SNP array and KASP markers for agronomic traits. The average grain yield ranged between 2.2 and 4.0 t/ha depending on the site and year. Three groups of landraces demonstrated similar average grain yield, though Afghanistan material was slightly higher yielding not only in Afghanistan but also in Turkey. Modern material outyielded the landraces in two environments out of four. The highest yielding landraces were competitive with the best modern germplasm. Frequency of gene Sus2-2B affecting 1000 kernel weight was 64% in WLR and only 3% in modern material. Presence of positive allele of Sus2- 2B increased 1000 kernel weight by nearly 4%. Breeding strategy to improved landraces and modern cultivars is discussed. This research was developed as part of the implementation of the project “Addressing the challenges of climate change for sustainable food security in Turkey, Iran and Morocco, through the creation and dissemination of an international database to promote the use of wheat genetic resources and increase genetic gains” funded    the 3rd cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO).    </t>
+  </si>
+  <si>
+    <t>Climate change; Adaptation; Yields; Landraces; Genomics; Breeding; Alleles; Crop diversity</t>
+  </si>
+  <si>
+    <t>Afghanistan; Republic of Türkiye; Iran (Islamic Republic of)</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.13829902</t>
+  </si>
+  <si>
+    <t>Las Políticas Públicas Desde Organismos de Ciencia y Tecnología</t>
+  </si>
+  <si>
+    <t>This book outlines public policy issues in relation to science and technology, in association with the PR-154-Argentina project funded by the 4th cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO) of the United Nations (UN). The chapters represent the work of 15 authors and 20 collaborators. </t>
+  </si>
+  <si>
+    <t>Policy; National strategy; National Plan of Action; Fair and equitable sharing</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.15088283</t>
+  </si>
+  <si>
+    <t>Malaysia Variability response of growth of 17 taro genotype under drought and flooding</t>
+  </si>
+  <si>
+    <t>This study was undertaken as part of the project Conservation and Sustainable Utilization of the underutilized Taro to Increase Food Security and Livelihood of Marginalized Communities Faced with Climate Change funded in the 4 th cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO) One of the alternative sources of food in the midst of climate change is taro. Apart from being a source of carbohydrates, taro can adapt to various agro-climatic conditions and is easily found throughout Indonesia. The research aimed to obtain taro genotypes that are adaptive to drought and waterlogging. The study used a split-plot design with the main plot of water stress treatment consisting of 2 levels, namely dry land cultivation and saturated water cultivation, while the subplots were 17 genotypes of taro. In the growth parameters of taro, at observation 20 weeks after planting, the genotype of taro had a highly significant effect on plant height, stem diameter, number of suckers, and width of canopy, while for water treatment it had a highly significant effect on plant height and number of suckers, and gave a significant effect in stem diameter and width of canopy. Moreover, the growth of all taro genotypes was more vigorous in the dry land cultivation treatment, where the taro genotype produced higher plant height, bigger stem diameter, canopy width, number of suckers, and tuber diameter when compared to genotype with Saturated water cultivation.</t>
+  </si>
+  <si>
+    <t>Adaptation; Climate change; Stress; Yields; Genomics; Underutilized crops</t>
+  </si>
+  <si>
+    <t>Malaysia; Indonesia; Philippines</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.13350741</t>
+  </si>
+  <si>
+    <t>Registro de semillas nativas y criollas intercambiadas en la ferias de semillas con el aplicativo Epicollect 5.</t>
+  </si>
+  <si>
+    <t>This research was elaborated as part of the implementation of the project PR-154-Argentina "Conservación y uso sostenible de los recursos fitogenéticos locales para la alimentación y la agricultura (RFAA) para contribuir a la seguridad alimentaria de los pequeños agricultores de Argentina" supported in the 4th project cycle of the Benefit-sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture( ITPGRFA) of the Food and Agriculture Organization (FAO) of the United Nations (UN). The purpose of this study is to share a preview of the results obtained from the survey of native and creole seeds in the province of Misiones (Argentina) using the digital tool Epicollect 5 to create a digital register. The main objective of the digital register was to survey the varieties of seeds, which the guardians offered for exchange at the fairs. The following minimum data was established: where the guardians came from, the organisation to which they belonged, the common name of the species/varieties, their origin, the number of years they have been in existence, their age years, their sowing and harvesting season, among others. This survey was carried out through the collaboration between institutions and organizations linked to the Movimiento por las Semillas Campesinas de Misiones, which promotes regional and provincial seed exchange fairs every year. It has pilot experiences in the use of the application in zonal/local seed fairs held in various localities in 2020 and 2021. This first preview of the results shows the information gathered during the XXV Provincial Seed Fair. As for the most outstanding results of the registry taken from 49 guardians belonging to 30 farmers' organizations, a total of 252 samples (records) were obtained, which were grouped from the scientific taxonomic point of view into 91 species from 32 botanical families. Among them, the Fabaceae (legumes), Cucurbitaceae (squash, cucumber, melon, watermelon, among others) and Poaceae (rice, corn, among others) were the best represented. As a partial evaluation of the application of this tool, we consider that it is necessary to make a greater sampling effort by increasing the number of records to obtain a better representation of the reality that occurs at each exchange fair.  </t>
+  </si>
+  <si>
+    <t>Seed system; Seed fairs; Native varieties; Seed guardians</t>
+  </si>
+  <si>
+    <t>Cucurbitaceae; Poaceae; Rice; Legumes; Maize</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.12730989</t>
+  </si>
+  <si>
+    <t>Enhancing Utilization of Finger Millet as an Alternative Cereal Crop in Sub-Saharan Africa</t>
+  </si>
+  <si>
+    <t>This research paper was developed as part of the project “Exploring wide crosses derived crop biodiversity (sorghum x maize) for climate resilience and food and nutrition security in Eastern and Southern Africa” funded in the fourth call for Proposals of the Benefit Sharing Fund (BSF) of the International Treaty of Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO). This research focuses on key challenges of finger millet production, value addition and processing as a way to improve adoption and productivity of finger millet in Africa. Finger millet grain (Eleusine coracana (L.) Gaertn) is a rich source of nutrients compared to other cereal crops. The crop as a short season is adapted to marginal lands, tolerant to drought and can contribute significantly meeting the food demand for ever increasing population in developing countries. Finger millet has higher nutritional value compared to other cereals and can potentially make higher contribution to food and nutritional security. Finger millet grain however has anti nutritional factors such as phytin and polyphenols that reduce digestibility, palatability and availability of other nutrients. Different forms of grain pre-treatments such as boiling, cooking, roasting and soaking of the grain for specified periods improve the nutritional quality. There is wide diversity of unexploited finger millet genetic resources that this research attempts to address. This has the potential to contribute towards sustainable agriculture particularly in drought prone and marginal areas of Africa through breeding and selection for improved varieties.  </t>
+  </si>
+  <si>
+    <t>Adaptation; Resilience; Nutrition; Production; Food security; Sustainable agriculture; Marginalized communities; Breeding; Stress</t>
+  </si>
+  <si>
+    <t>Small grains; Millet</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.14989930</t>
+  </si>
+  <si>
+    <t>Genomic wide association study  and selective sweep analysis  identify genes associated  with improved yield under drought  inTurkish winter wheat germplasm</t>
+  </si>
+  <si>
+    <t>  Wheat is a major staple cereal, providing one-fifth of the calories and protein for four billion people globally. Turkey is the eighth largest wheat producer worldwide and a leading exporter cultivating&gt;8 million ha2. Wheat  production in Turkey is therefore important for global food security. Climate change scenarios have indicated  that heat and drought stress will have profound effects on Turkey’s wheat production in coming decades. Latest crop models project that the winter wheat zone of the country will suffer great losses in yield as compared.to the spring wheat zone due to drought and heat (25–29%) yield reductions in winter wheat and 15–16% in  spring wheat, respectively. There is an urgent need to explore new approaches to develop climate resilient wheat  varieties that can adapt to drought and heat stress environments. The increased understanding of genetic loci that control complex traits and those that underwent selection  during crop improvement (referred to as selective sweeps or signatures of selection) is important to design efficient breeding strategies. A combination of GWAS and selective sweep analysis is emerging as a leading approach  to identify such new genomic targets14,22,23. Additionally, it allows to evaluate the role of selection in shaping  the quantitative genetic variation at various levels24. In this study, we characterized the International Landrace  Exchange Set to (i) identify the genetic diversity and population structure in this set, (ii) conduct GWAS using  SNP and haplotype-based GWAS to detect genomic regions leading to improved drought resilience, and (iii)  identify genome regions that were directionally selected between LR and MV and link these regions to known  genes related to wheat adaptation and improvement.  This study contains valuable scientific information obtained through the collaboration between a lot of scientists and researchers who worked together to implement the project "Improving food security by enhancing wheat production and its resilience to climate change through maintaining the diversity of currently grown landraces" funded in the 3rdcycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO) with financial support from the European Union (EU).</t>
+  </si>
+  <si>
+    <t>Breeding; Landraces; Yields; Genomics; Climate change; Production; Crop diversity; Resilience; Characterization and evaluation; Stress</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.14966184</t>
+  </si>
+  <si>
+    <t>PR-268-Ecuador-Native Crops Recipe Book</t>
+  </si>
+  <si>
+    <t>UNORCAC, in the framework of the project ‘Strengthening the indigenous communities of indigenous communities of Cotacachi in the conservation and use of native crops as a mechanism for the fair and equitable distribution of benefits” in coordination with the Central Women's Committee with the Central Women's Committee, implemented a strategy to promote the consumption of native crops though the realization of 5 workshops for the preparation of dishes based on native crops in which women's groups from the communities of the canton of Cotacachi were involved. Cotacachi women, after being trained by a professional in gastronomy, presented the dishes they had prepared at different events in the canton of Cotacachi, tasting events, and especially in the Community Fair Community Fair ‘La Pachamama nos alimenta’ (Pachamama feeds us). This recipe book seeks to encourage the consumption of native products and healthy diets, as well as to make available the preparation of food that is nutritious, healing, has delicious flavors and gives energy. This valuable initiative was supported through the project funded in the 4th cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO) in Ecuador.</t>
+  </si>
+  <si>
+    <t>Native varieties; Health; Women farmers; Recipes; Seed fairs; Traditional knowledge; Gender; Conservation; Nutrition</t>
+  </si>
+  <si>
+    <t>Maize; Potato; Beans</t>
+  </si>
+  <si>
+    <t>Ecuador</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.13342732</t>
+  </si>
+  <si>
+    <t>Morphological and Genetic Diversity of Maize Landraces Along an Altitudinal Gradient in the Southern Andes</t>
+  </si>
+  <si>
+    <t> This research paper was developed in the framework of the project “Conservación y uso sostenible de los recursos fitogenéticos locales para la alimentación y la agricultura (RFAA) para contribuir a la seguridad alimentaria de los pequeños agricultores de Argentina” funded in the 4th project cycle of Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA)of the Food and Agriculture Organization (FAO), gave during the Tenth Session of the Governing Body of ITPGRFA. Maize (Zea mays ssp. mays) is a major cereal crop worldwide and is traditionally commercialized and cultivated almost all over the Americas. The northwestern region of Argentina (NWA) constitutes one of the main diversity hotspots of the Southern Andes, with contrasting landscapes and a large number of landraces. Despite the extensive collections performed by the “Banco Activo de Germoplasma INTA Pergamino, Argentina” (BAP), most of them have not been characterized yet. This research paper contains the information on the morphological and molecular evaluation of 30 accessions collected from NWA, along an altitudinal gradient between 1120 and 2950 meters above sea level (masl). Assessment of morphological variation in a common garden allowed the discrimination of two groups, which differed mainly in endosperm type and overall plant size. Although the groups retrieved by the molecular analyses were not consistent with morphological clusters, they showed a clear pattern of altitudinal structuring. Affinities among accessions were not in accordance with racial assignments. Overall, our results revealed that there are two maize gene pools co-existing in NWA, probably resulting from various waves of maize introduction in pre-Columbian times as well as from the adoption of modern varieties by local farmers. In conclusion, the NWA maize landraces preserved at the BAP possess high morphological and molecular variability. Our results highlight their potential as a source of diversity for increasing the genetic basis of breeding programs and provide useful information to guide future sampling and conservation efforts.  </t>
+  </si>
+  <si>
+    <t>Conservation; Landraces; Climate change; Traditional knowledge; Breeding; Genomics; Characterization and evaluation; Native varieties</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.14989275</t>
+  </si>
+  <si>
+    <t>Pearl Millet Production Guide</t>
+  </si>
+  <si>
+    <t>Pearl millet (Pennisetum glaucum), also known as bulrush, cattail or candle millet, is the most drought and soil acid tolerant in Africa. It can be used as food, feed, forrage and cover green manure. It withstands long spells of drought with the ability to regenerate productive nodal and basal tillers to compensate for losses caused by unfavourable conditions. This makes it the most assured cereal crop for drought-prone areas of Uganda.It is grown mainly in northern (Kitgum, Lamwo, Pader and Agago), northeastern (Kaabong and Kotido) and eastern Uganda where Teso region (especially Katakwi and Kumi districts) dominates. It has local names such as raa in Acholi, erau in Karamajong. This production guide was prepared as an easy to use guide providing farmers and field practitioners with useful information on the necessary steps for the Pearl Millet millet production including, land preparation, planting, inter-cropping, fertilizers application, weeeding etc. They also provided useful information on its commercial value, the modalities for storage and pest control, seed bed preparation planting and common disease management.  This guide was developed as part of the implementation of the project “Strengthening Seed Delivery System for Dryland Cereals and Legumes in Drought-prone Areas of Uganda” funded in the 3rdcycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO) with financial support from the European Union (Eu)</t>
+  </si>
+  <si>
+    <t>Pathogens and diseases; Farmers; Production; Sustainable agriculture; Farmers practices; Yields; Organic farming</t>
+  </si>
+  <si>
+    <t>Millet</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.14980287</t>
+  </si>
+  <si>
+    <t>Boosting the big data of plant with digital identifiers</t>
+  </si>
+  <si>
+    <t>The broad  definition of PGRFA encompasses not only accessions conserved in genebanks  and PGRFA conserved in situ, but also breeding lines, research materials, and  protected modern varieties. This allow for registration of DOIs applicable to all  types of PGRFA. In addition, GLIS will not replace existing systems or duplicate  their functionality but provide new services needed by the user community and  missing from existing systems. It is hoped that DOIs will become the global standard for public identification of PGRFA, facilitating linkage between the  material and diverse sources of information associated with the material. This book contains several articles that have been presented at the  conference on ―Boosting Big Data of Plants with Digital Identifiers‖ held in Bali,  iii Indonesia, June 11-13, 2019. The main articles are on the use of Digital Object Identifiers (DOIs) as  permanent unique identifier on plant genetic resources; however, some papers  presented at the conference also include papers on Intellectual property rights  related to plant genetic resources and gene bank management. The purpose of  this book and the conference is to introduce to the scientific community, in  particular agricultural scientist, the use of DOI as permanent unique identifier for  PGRFA; since agricultural scientist is one of the primary beneficiaries of the use  of DOI on PGRFA. The assignation of DOI on PGR will trigger improvement in crops  information system and facilitate the appropriate and quality-controlled sharing of  information of the PGRFA data. The adoption of unique identifier will further  empower genomic and phenomic research, functional gene discovery and  increase the efficiency and effectivity of plant breeding program. This book paper was developed as part of the implementation of the project “Multi-country Construction of A Test Platform for the Development and Allocation of Unique Identifiers for Rice Germplasm” , through the creation and dissemination of an international database to promote the use of wheat genetic resources and increase genetic gains” funded   the 3 rd   cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO) with financial support from the European Union (EU).</t>
+  </si>
+  <si>
+    <t>Conservation; Breeding; Genomics; Fair and equitable sharing; Characterization and evaluation; Crop diversity</t>
+  </si>
+  <si>
+    <t>Indonesia</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.13889156</t>
+  </si>
+  <si>
+    <t>Quality Cowpea Seed Production Guide</t>
+  </si>
+  <si>
+    <t>Cowpea (Vigna unguiculata L. Walp), is one of the major legume crops grown in the semi arid regions of Uganda. It is an important food crop to support household needs from the early seedling stages to post harvesting time. In Uganda, the crop is an eminent source of food and household income to the resource poor and about 90% of the crop is grown in the eastern and northern districts of the country.  This step by step guide for quality production of cowpea was developed as part of the project W2A-PR-115-Uganda Strengthening Seed Delivery System for Dryland Cereals and Legumes in Drought-prone Areas of Uganda supported in the 3rd project cycle of Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) with support from European Union. It is a short illustration and step by step guide on how to cultivate cow pea, from land preparation to yields management. The guide intends to train farmers in promoting good agronomic practices and postharvest handling and pesticide safety to increase production of this resilient crop.    </t>
+  </si>
+  <si>
+    <t>Farmers; Underutilized crops; Production; Adaptation; Yields; Pathogens and diseases; Farmers practices; Organic farming; Sustainable agriculture</t>
+  </si>
+  <si>
+    <t>Cowpea</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.13350596</t>
+  </si>
+  <si>
+    <t>Conservación multidimensional y territorial de los Recursos Genéticos</t>
+  </si>
+  <si>
+    <t>This paper was developed in the framework of the project “Conservación y uso sostenible de los recursos fitogenéticos locales para la alimentación y la agricultura (RFAA) para contribuir a la seguridad alimentaria de los pequeños agricultores de Argentina” funded in the 4th project cycle of Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO). The aim of this project is to identify, value, rescue and reinsert in the socio-cultural and productive ecosystems of Argentina, the genetic resources of populations at risk of extinction and erosion. In addition, partners from INTA aimed at identifying the concomitant causes of the risks, its processes and mechanisms, through a systemic, multidimensional and territorial approach. The project encourages the recognition and importance of inclusion of local communities in the conservation and preservation of local diversity. They are working through an interdisciplinary approach and territorial working groups. These groups will work with INTA and other institutions, including with the local communities, favoring the  conservation of germplasm and the knowledge associated with it. These actions will make it possible to have germplasm that is adapted to the specific climatic and production conditions  adding cultural, economic and ecological value to the raw material obtained and encourage young people, to revalue the traditional knowledge and the permanence in the sector.  </t>
+  </si>
+  <si>
+    <t>Genomics; Traditional knowledge; Local communities; Family farming; Farmers; Conservation; Adaptation; Climate change; Erosion; Resilience; Rescue; Restoration; Production</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.14967605</t>
+  </si>
+  <si>
+    <t>Pigeon Pea Production Guide</t>
+  </si>
+  <si>
+    <t>This production guide was prepared as an easy to use guide providing farmers and field practitioners with useful information on the necessary steps for the pigeon pea production including its nutritional value, the modalities for storage and pest control, seed bed preparation planting and common disease management.  This guide was developed as part of the implementation of the project “Strengthening Seed Delivery System for Dryland Cereals and Legumes in Drought-prone Areas of Uganda” funded in the 4th cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO) with financial support from the European Union (EU).</t>
+  </si>
+  <si>
+    <t>Pathogens and diseases; Nutrition; Production; Sustainable agriculture; Farmers; Farmers practices; Organic farming</t>
+  </si>
+  <si>
+    <t>Pigeon pea</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.12724959</t>
+  </si>
+  <si>
+    <t>Pigeonpea Pest and Pest management: A Field Guide for Extension Staff</t>
+  </si>
+  <si>
+    <t>The manual intends to equip Extension Officers as front line staff with basic principles and/or practical examples for pigeon pea pest management so they are better placed to help farmers achieve resilience within their small land sizes.  The manual incudes a description of common pest and diseases affecting pigeon pea cultivation, principles for pest control, Integrated Pest Management (IPM), crop management and organic pesticides. The manual was developed as part of the project “Exploring wide crosses derived crop biodiversity (sorghum x maize) for climate resilience and food and nutrition security in Eastern and Southern Africa” funded by the Benefit Sharing Fund (BSF) of the International Treaty of Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO) of the United Nations (UN).</t>
+  </si>
+  <si>
+    <t>Organic farming; Pathogens and diseases; Sustainable agriculture; Climate change; Resilience; Natural resource management</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.14982685</t>
+  </si>
+  <si>
+    <t>Value Chain Analysis for Four Wheat Landraces (Karakılçık, Sarı Bursa, Sarı Buğday, Üveyik) in Turkey</t>
+  </si>
+  <si>
+    <t>This study is part of the Report developed as part of the project "Improving food security by enhancing wheat production and its resilience to climate change through maintaining the diversity of currently grown landraces" funded   the 3 rd   cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO) with financial support from the European Union (EU). The report examines four of the top ten wheat landraces still cultivated in Turkey. The fieldwork for the study was carried out in May and July 2019, and involved participant observation at local farmers and grains markets, semi-structured and informal interviews with farmers, mayors, municipality staff, bakers, non-profit organization representatives, online food and consumer groups, traders, farmer-traders, millers, business owners as well as local consumers. The fieldwork was carried out in Adapazarı, Amasya (Suluova), Ankara, Balıkesir, Çanakkale (Bayramiç, Biga), Çankırı (Yapraklı), Istanbul, Kastamonu (Tosya), Malatya (Arguvan) and Tokat (center, Turhal, Zile). There is a growing interest in wheat landraces for health reasons and quest for better grains as well as nostalgia and patriotism involved with the revival and conservation of ancestor wheat (and Anatolian seeds). These narratives are reflected by various actors in terms of their involvement for revival and cultivation of these wheat landraces. There are local markets previously established for karakılçık, sarı bursa, sarı buğday and üveyik</t>
+  </si>
+  <si>
+    <t>Value chain; Markets; Farmers; Landraces; Breeding; Native varieties; Health; Restoration; Private sector</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.13350515</t>
+  </si>
+  <si>
+    <t>Presentation at the 10th Session of the Governing Body by CIAT-Alliance</t>
+  </si>
+  <si>
+    <t>This presentation was delivered by Gloria Otieno (Genetic Resources and Food Security Policy Specialist -Alliance of Bioversity International and  CIAT) at the 10th Session of the Governing Body of ITPGRFA. She presented the success stories, good practices and lessons learnt from the  project PR-135-Kenya "Enabling and scaling Open-Source Seed Systems of Beans, Sorghum and Finger millet for climate change adaptation in Kenya, Uganda and Tanzania" supported as part of the 5th project cycle of the Benefit-sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO) of the United Nations (UN) with support from European Union.  This project is a second phase project aiming at scaling out and up the good results and achievements from the first phase project funded back in 2020.  Gloria described and presented key achievements and upscaling strategies employed during the tenure of the project and the factors that contributed to sustain good results over time. </t>
+  </si>
+  <si>
+    <t>Fair and equitable sharing; Community seed banks; Value chain; Policy; Farmers; Seed system</t>
+  </si>
+  <si>
+    <t>Beans; Millet; Sorghum</t>
+  </si>
+  <si>
+    <t>Kenya; United Republic of Tanzania; Uganda</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.15084219</t>
+  </si>
+  <si>
+    <t>Conservation and sustainable utilization of the underutilized taro to increase food security and improve livelihood of marginalized communities faced with climate change</t>
+  </si>
+  <si>
+    <t>The figure is a visual representation of the rationale, methodology and related objectives of the project   " Conservation and Sustainable Utilization of the underutilized Taro to Increase Food Security and Livelihood of Marginalized Communities Faced with Climate Change” funded in the 4th cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO). It gives account of some results that were achieved at the time of elaboration of the diagram and gives credit to all the partnering institutions involved in the execution of the project.  </t>
+  </si>
+  <si>
+    <t>Conservation; Climate change; Adaptation; Food security; Underutilized crops; Genomics; Marginalized communities; Farmers</t>
+  </si>
+  <si>
+    <t>Malaysia; Indonesia; Philippines; Fiji</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.19552165</t>
+  </si>
+  <si>
+    <t>Desempeño de sistemas agrícolas en la Quebrada de Humahuaca mediante la metodología TAPE (Paso 1)</t>
+  </si>
+  <si>
+    <t>This conference paper was developed in the framework of the project  “Conservación y uso sostenible de los recursos fitogenéticos locales para la alimentación y la agricultura (RFAA) para contribuir a la seguridad alimentaria de los pequeños agricultores de Argentina” funded in the 4th project cycle of Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO). It presents the application of the TAPE methodology in family farming systems in Huacalera and Tumbaya, Jujuy, to assess levels of agroecological transition. The results highlighted strengths in circular and solidarity economy and food culture and traditions, while resilience showed the lowest scores. The study also supported adaptation of the methodology to local conditions and provided a basis for monitoring agricultural sustainability in the Quebrada de Humahuaca.</t>
+  </si>
+  <si>
+    <t>Family farming; Sustainable agriculture</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.14989445</t>
+  </si>
+  <si>
+    <t>Cowpea (Vigna unguiculata L. Walp), is one of the major  legume crops grown in the semi arid regions of Uganda. It  is an important food crop for the resource poor, supporting  household needs from the early seedling stages to postharvesting time. In Uganda, the crop is an eminent source  of food and household income to the resource poor and  about 90% of the crop is grown in the eastern and northern  districts of the country. This short production guide was prepared as an easy to use guide providing farmers and field practitioners with useful information on the necessary steps for the cowpea production including, land preparation, planting, inter-cropping, fertilizers application, weeeding, drying, threshing etc. etc. They also provide useful information om the modalities for storage and pest control, seed bed preparation planting and common disease management.  This guide was developed as part of the implementation of the project “Strengthening Seed Delivery System for Dryland Cereals and Legumes in Drought-prone Areas of Uganda” funded in the 3rdcycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO) with financial support from the European Union (Eu).</t>
+  </si>
+  <si>
+    <t>Production; Farmers; Sustainable agriculture; Pathogens and diseases; Farmers practices; Yields; Organic farming</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.13886432</t>
+  </si>
+  <si>
+    <t>Integrating a Circular Approach in Sorghum Breeding and Value Chain</t>
+  </si>
+  <si>
+    <t>This is a presentation that Alexander Bombom delivered during the 10th Session of the Governing Body of the International Treaty on Plant Genetic Resources for Food and Agriculture. The project coordinator presented the good practices and success stories related to the   identification of the available diversity of sorghum through a participatory evaluation and selection with farmers and the   development of a value chain for local sorghum varieties. This was one of the outcome so the project Exploring wide crosses derived crop biodiversity (sorghum x maize) for climate resilience and food and nutrition security in Eastern and Southern Africa funded in the 4th project cycle of the Benefit Sharing Fund (BSF) of the International Treaty of Plant Genetic Resources for Food and Agriculture (ITPGRFA), of the Food and Agriculture Organization (FAO) of the United Nations (UN) Alexander Bombom shared the innovative approaches for strengthening the value chains of PGRFA, in particular for sorghum, and described the circular approach used in the project and how these activities addressed the limitations in the value chains of sorghum and millets. He focused on the research undertaken to identify qualities in improved millets that have the potential to meet niche market needs, such as millet-based lager beers. Mr Bombom also illustrated how this approach ensured livelihood opportunities for small-scale famers and how working with all stakeholders in the value chain- researchers, farmers and the private sector-contributed to the success of the project</t>
+  </si>
+  <si>
+    <t>Crop diversity; Value chain; Farmers; Private sector; Markets; Income; Fair and equitable sharing; Characterization and evaluation; Livelihoods</t>
+  </si>
+  <si>
+    <t>Sorghum; Millet</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.13889221</t>
+  </si>
+  <si>
+    <t>Finger Millet Production Guide</t>
+  </si>
+  <si>
+    <t>Finger Millet is an important cereal and stable food of much of eastern, northern and western Uganda. Storability and high nutritive value of the grain, as well as drought tolerance, make this crop a suitable cereal for food security in the dry lands. This step by step guide for quality production of Finger millet was developed as part of the project W2A-PR-115-Uganda " Strengthening Seed Delivery System for Dryland Cereals and Legumes in Drought-prone Areas of Uganda" supported in the third project cycle of Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO) of the United Nations (UN) with support from European Union. The guide aims to train farmers in promoting good agronomic practices as well as postharvest handling and pesticide safety to increase production of this resilient crop.</t>
+  </si>
+  <si>
+    <t>Production; Adaptation; Underutilized crops; Farmers; Pathogens and diseases; Yields; Farmers practices; Organic farming; Sustainable agriculture</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.13330614</t>
+  </si>
+  <si>
+    <t>Recetas con maíces criollos en la Patagonia</t>
+  </si>
+  <si>
+    <t>In Argentina, a significant loss of genetic diversity, especially of traditional crops and associated knowledge, is detected which is due to the replacement of local varieties by improved ones. However, there are groups of farmers and communities that conserve local populations and are interested in recovering traditional varieties of different crops. Through the project PR-154 “Conservación y uso sostenible de los recursos fitogenéticos locales para la alimentación y la agricultura (RFAA) para contribuir a la seguridad alimentaria de los pequeños agricultores de Argentina”supported in the 4 th project cycle of the Benefit-sharing Fund (BSF) of the International Treaty on Plant Genetic Resources (ITPGRFA) of the Food and Agriculture Organization (FAO); different actions related to in situ conservation and sustainable use of local PGRFA have been supported by family farmers in the Northwest, Northeast and Northern Patagonia of Argentina. The project activities focused on the conservation and use of local varieties of potatoes, beans and maize-crops that play a central role in the world's food supply, particularly for some vulnerable communities. The germplasm conserved in INTA's banks and in the territory has also been characterized and evaluated by producers, in order to make adapted materials available to local conditions and contribute to the diversification of cropping systems. Coordination between farmers, seed guardians and institutions succeeded in establishing networks for the conservation and circulation of native maize seeds and their value as “human food”. In this way, in situ conservation enabled both access to a strategic common good and the interaction of its associated knowledge among the producing families themselves. This recipe booklet proposes to share a fragment of those customs rooted in the knowledge/know-how about the culinary uses of maize based on the testimonies collected in the Confluencia region. The recipes shared here therefore offer a recognition of traditional cooking habits and are also an invitation to revitalize the culinary traditions of local gastronomy.  </t>
+  </si>
+  <si>
+    <t>Farmers preferred varieties; Seed guardians; Recipes; Traditional knowledge; Conservation; Adaptation; Farmers; Local communities; Native varieties</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.12725688</t>
+  </si>
+  <si>
+    <t>Plan estratégico sobre Recursos Fitogeneticos in Uruguay</t>
+  </si>
+  <si>
+    <t>This presentation presents the meian elements of a proposal made by  National Committee on Plant Genetic Resources in Uruguay to a network of organization  (CNFR, INASE, INIA, MA, MGAP, MRREE, RAU, RNSyC, UDELAR, UDELAR, etc.) to update the national Plan by sharing and enriching the existing proposal of the Strategic Plan Strategic Plan, engage to secure commitment and support for the development and implementation of the Strategic Plan etc.  The presentation provides a context of the development of the Strategic Action Plan and gives some historic background to the main steps the led to its realization. It also puts the focus on the priority areas of intervention in terms of PGRFA and illustrates the main needs also the different conservation efforts: In situ, on farm ex situ.  needs in terms of conservation and sustainable use of plant genetic resources.  The project  " Articulación nacional para la gobernanza y gestión de colectiva de la diversidad genética y sus conocimientos asociados en la agricultura familiar y campesina del Uruguay:  funded in the 4th call for Proposals of the Benefit Sharing Fund (BSF) of the International Treaty of Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO), gave during the Tenth Session of the Governing Body of ITPGRFA contributed to the discussions and need to have a clear implementation and follow up of the plan</t>
+  </si>
+  <si>
+    <t>National Plan of Action; In situ conservation; Ex situ conservation; Family farming; National strategy; On-farm conservation; Sustainable agriculture; Policy</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.13354124</t>
+  </si>
+  <si>
+    <t>Guardianes de semillas en la quebrada de Humahuaca: conservación in situ de variedades tradicionales de maíz y papa andina en Ocumazo, Aparzo y Chaupi Rodeo</t>
+  </si>
+  <si>
+    <t>This  research article was developed in the framework of the project PR-154-Argentina project "Conservación y uso sostenible de los recursos fitogenéticos locales para la alimentación y la agricultura (RFAA) para contribuir a la seguridad alimentaria de los pequeños agricultores de Argentina" funded in the 4th project cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the  Food and Agriculture Organization (FAO) of the United Nations (UN).  In the towns of Aparzo, Chaupi Rodeo and Ocumazo (Dpto.Humahuaca, Jujuy) since 2020, experiences of revaluation, rescue of varieties and in situ conservation of Andean crops have been developed. With the aboriginal communities of these localities, local varieties of corn and Andean potatoes were surveyed that have nutritional value in local gastronomy, and for which the supply of multiplication material has been lost or is at risk. Based on this participatory diagnosis, partners worked with producers who constituted themselves as seedbeds or “seed guardians” for their community, who established permanent plots for the cultivation and multiplication of the selected varieties. The objective of this presentation is to show the work of “seed guardians” as an effective strategy to supply good quality multiplication material, adapted to local environmental conditions and that responds to community demand in terms of food and cultural needs. The results of the experience are presented with systematized information from: community workshops, semi-structured interviews with the “seed guardians”, agricultural monitoring of the plots, reflections of the technicians and reports from the project that financed the experience. In relation to the contribution that in situ conservation makes to agrobiodiversity, the plots are integrated with the other crops that make up the rotation scheme of the local calendar, the traditional practices of the area are respected; but to improve the quality of the seed plots, technologies related to irrigation and bioinputs were incorporated. As a result, there are seven “seed guardians”, four in Ocumazo, two in Aparzo and one in Chaupi Rodeo who conserve 14 varieties of corn and 7 of Andean potatoes.</t>
+  </si>
+  <si>
+    <t>Farmers; Production; Seed guardians; Adaptation; Climate change; Traditional knowledge; Local communities; Native varieties; In situ conservation; Rescue</t>
+  </si>
+  <si>
+    <t>Potato; Maize</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.12725903</t>
+  </si>
+  <si>
+    <t>Recetario con Productos Nativos.pdf</t>
+  </si>
+  <si>
+    <t>This recipe book is one of the many valuable outputs of the project Strengthening indigenous communities of Cotacachi in the conservation and use of native crops as a mechanism for the fair and equitable distribution of benefits executed by UNORAC. The project was   funded in the 4th cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO) of the United Nations (UN).  UNORCAC, in coordination with the Central Committee of Women, carried out a strategy to promote the consumption of native crops of potato, maize and beans,among others,   through the implementation of 5 cooking workshops in which groups of women from the communities of the Cotacachi canton were involved. After being trained by a professional in gastronomy, they presented the prepared dishes at different tasting events, including the opnes from the Community Fair “La Pachamama feeds us” which have been consolidated in this recipe book. The Pachamama Feeds Us Community Fair is an initiative made up of small farmers residing in the communities that make up the organization, men and women who have products in their farms or plots grown without chemicals or in an agroecological way, who have freely and voluntarily expressed their willingness to sell their agricultural production in the fair facilities. By buying from these producers they support local initiatives, to maintain and develop the economy of the communities, to strengthen a space for social and cultural encounters where the producer and consumer mee This recipe book seeks to encourage the consumption of native products and a healthy diets, as well as to make available the preparation of foods that nourish, heal, provide energy and allow us to savor the delicious flavors of the products of our mother earth.</t>
+  </si>
+  <si>
+    <t>Local communities; Crop diversity; Recipes; Women farmers; Health; Traditional knowledge; Fair and equitable sharing; Native varieties; Gender</t>
+  </si>
+  <si>
+    <t>Beans; Maize; Potato</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.13343319</t>
+  </si>
+  <si>
+    <t>Andean Maize in Argentina: Physiological Effects Related with Altitude, Genetic Variation, Management Practices and Possible Avenues to Improve Yield</t>
+  </si>
+  <si>
+    <t>In the Argentinean Andean region, maize is the main staple being cropped up to 3,900 m above sea level (masl). Yields are limited by the sharp decrease in temperature associated with altitude but also by a lack of management and breeding technologies that underpin traditional practices. This research paper was developed in the framework of the project PR-154-Argentina “Conservación y uso sostenible de los recursos fitogenéticos locales para la alimentación y la agricultura (RFAA) para contribuir a la seguridad alimentaria de los pequeños agricultores de Argentina” funded in the 4th project cycle of Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO) of the United Nations (UN). This research paper focuses on i) the main physiological changes of increasing altitude using experimental reports up to 2,650 m above sea level plus own experiments up to 3,300 masl; (ii) available genetic diversity within local races; (iii) maize cropping systems based on literature and own data from 23 surveys; and (iv) possible avenues for improving yield. Among physiological traits, major penalties are associated with delayed phenology reducing light capture, and low temperatures inhibiting photosynthesis and kernel growth rate. As a result, yields can be reduced up to 85% at 3,300 masl compared with 2,300 masl in contrast to increases at lower latitudes. Local races are characterized by a high genetic diversity that is aiming to be preserved by both in situ and ex situ conservation initiatives. However, little is known about phenotypic variation, impairing the exploitation of these genetic resources in breeding programs. Breeding strategies could consider tillering ability (to buffer stand heterogeneity) and photosynthetic recovery rates from chilling as important target traits, whereas plant density management could overcome penalties related with delayed plantings and phenology. Water availability is currently insufficient, especially at higher altitudes where most farmers rely on water from thaw, and climate change projections suggest this will worsen; thus improving water use efficiency also deserves further work.</t>
+  </si>
+  <si>
+    <t>Characterization and evaluation; Yields; Breeding; Climate change; Farmers; Genomics; Ex situ conservation; In situ conservation</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.13889087</t>
+  </si>
+  <si>
+    <t>Pigeon pea is a shrub-like legume whose grain is rich in minerals, vitamins, fat and protein. It contains more minerals, 10 times more fat, 5 times more vitamin A, and 3 times more vitamin C than ordinary peas. It is also abundant in protein (up to 28%), making it an ideal supplement to traditional cereal-banana. This step by step guide for quality production of pigeon pea was developed as part of the project W2A-PR-115-Uganda  Strengthening Seed Delivery System for Dryland Cereals and Legumes in Drought-prone Areas of Uganda supported in the 3rd project cycle of Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO)  with support from European Union. The guide illustrates and step by step guide on how to cultivate pigeon pea, from land preparation to yields management. The guide intends to train farmers in promoting good agronomic practices as well as postharvest handling and pesticide safety to increase production of this resilient crop.</t>
+  </si>
+  <si>
+    <t>Pathogens and diseases; Farmers; Production; Adaptation; Yields; Farmers practices; Organic farming; Sustainable agriculture</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.14980030</t>
+  </si>
+  <si>
+    <t>Exploiting genetic diversity from landraces in wheat breeding for adaptation to climate change</t>
+  </si>
+  <si>
+    <t>Climate change has generated unpredictability in the timing and amount of rain, as well as extreme heat and cold spells that have affected grain yields worldwide and threaten food security. Sources of specific adaptation related to drought and heat,  as well as associated breeding of genetic traits, will contribute to maintaining grain yields in dry and warm years. Increased  crop photosynthesis and biomass have been achieved particularly through disease resistance and healthy leaves. Similarly,  sources of drought and heat adaptation through extended photosynthesis and increased biomass would also greatly benefit crop improvement. Wheat landraces have been cultivated for thousands of years under the most extreme environmental  conditions. They have also been cultivated in lower input farming systems for which adaptation traits, particularly those that  increase the duration of photosynthesis, have been conserved. Landraces are a valuable source of genetic diversity and  specific adaptation to local environmental conditions according to their place of origin. Evidence supports the hypothesis  that landraces can provide sources of increased biomass and thousand kernel weight, both important traits for adaptation  to tolerate drought and heat. Evaluation of wheat landraces stored in gene banks with highly beneficial untapped diversity  and sources of stress adaptation, once characterized, should also be used for wheat improvement. Unified development of  databases and promotion of data sharing among physiologists, pathologists, wheat quality scientists, national programmes,  and breeders will greatly benefit wheat improvement for adaptation to climate change worldwide. This research paper was developed as part of the implementation of the project “Addressing the challenges of climate change for sustainable food security in Turkey, Iran and Morocco, through the creation and dissemination of an international database to promote the use of wheat genetic resources and increase genetic gains” funded   the 3 rd   cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO).</t>
+  </si>
+  <si>
+    <t>Alleles; Genomics; Yields; Farming systems; Adaptation; Breeding; Stress; Climate change; Resistance; Characterization and evaluation; Landraces</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.12732427</t>
+  </si>
+  <si>
+    <t>Community Seed Fair Report-Bihar (India)</t>
+  </si>
+  <si>
+    <t>This report summarizes the rational and main outcomes of the community seed fairs organized in Bihar (India) as part of the implementation of the project “Improving pulse biodiversity in rice fallow areas of tribal belts of Central and East Indian states to bring resilience in the farming practice, provide livelihood support and enhance nutritional level of the tribal population” funded by the Benefit Sharing Fund (BSF) of the International Treaty of Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organisation (FAO) of the United Nations (UN). This project is implemented by PAIRVI, New Delhi in five states including Bihar. The aim of the project is to enhance the availability and on-farm conservation of resilient varieties of pulses (traditional varieties, varieties procured from gene banks as well as under-utilised species of pulses) and oil seeds for cultivation during the rice fallow season. The project decided to conduct community seeds fair on 22th November 2020 at its project location, Ghatiyari, Chakai Jamui district under Bihar.</t>
+  </si>
+  <si>
+    <t>Adaptation; Farmers communities; On-farm conservation; Crop diversity; Underutilized crops; Farmers; Resilience; Seed fairs; Native varieties; Livelihoods</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.14974541</t>
+  </si>
+  <si>
+    <t>Participatory Varietal Selection of Potato Using the Mother &amp; Baby Trial Design: A Gender-responsive Trainer's Guide- the case of Nepal</t>
+  </si>
+  <si>
+    <t>Since 2003 CIP has applied an adapted, the PVS methodology using the Mother &amp; Baby Trial (MBT) design. This effort has been possible through both the strategic support of diverse donor-funded projects and through strategic alliances with government institutions, grassroots and civil society organizations, and universities. PVS encourages the active participation of farmers through the application of treatments in their own plots (i.e., “Baby” trials) and in fields with an experimental design (“Mother” trials managed by the technical team), as well as through systematic evaluations and selections of treatments. The farmer-managed Baby trials are valuable for assessing the performance of advanced clones under farmers’ conditions and for disseminating new candidate varieties. It builds on the notion that the advanced clones standard farmer practice, rather than requiring an optimal management package that smallholder farmers may not be able to afford. The researcher-recommended Mother trials, on the other hand, generally include technical recommendations provided by the researchers on components such as planting distance, fertilization, or integrated crop management. This guide aims to provide step-by-step guidance on facilitating and documenting the PVS dynamics using the MBT design to select, and eventually release, potato varieties preferred by end-users that suit male and female farmers’ different needs, diverse agro-systems, and management practices, as well as traders’ and consumers’ preferences.  This guide was developed as part of the implementation of the project “ Exchanging and Developing Biodiverse Potato Varieties in Peru, Nepal and Bhutan” funded the  3 rd  cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO) with financial support from the European Union (EU).</t>
+  </si>
+  <si>
+    <t>Farmers; Climate change; Sustainable agriculture; Gender; Women farmers; Adaptation; Farmers practices; Participatory variety selection; Characterization and evaluation</t>
+  </si>
+  <si>
+    <t>Potato</t>
+  </si>
+  <si>
+    <t>Nepal</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.12732262</t>
+  </si>
+  <si>
+    <t>Exploring wide crosses and derived crop biodiversity for climate resilience and food and nutrition security in Eastern and Southern Africa</t>
+  </si>
+  <si>
+    <t>This report provides a baseline imnformation on sorghum and pearl millet productivity, agronomic and best practices in two countries in east and southern Africa: Uganda and Zimbabwe. In Uganda, the study districts were Adjumani and Arua in west Nile. In Zimbabwe, the study was conducted in the province of Matebeleland in the districts of Bulilima and Insiza. Two sub counties were selected per district in Uganda and Zimbabwe respectively. Several production and marketing characteristics and households’ variables were selected including household decision making on production aspects. A total of 359 respondents participated in the baseline survey. Many of the crop farmers that were interviewed were women. The mean age of respondents was higher in Zimbabwe than in Uganda. Major crops grown in Uganda include sorghum, cassava, and maize. In Zimbabwe, maize, sorghum, groundnuts and pearl millet were reported as major crops. Several varieties of sorghum were preferred by farmers including improved varieties in Zimbabwe. The most commonly grown improved variety in Zimbabwe was Macia. In Uganda, the preferred sorghum improved varieties gown included SERENA and NAROSOG-2 while variety “GODO” was the preferred local variety. In conclusion, there is a potential to improve the production systems for sorghum, and millets in east and southern Africa because of the dual-purpose nature of the crops in question. Women predominantly grow these crops. The crops are valued for food and sale for income, which shows that sorghum and millets, are highly underutilized in the study sites. Furthermore, potential exists in the use of improved production methods for sorghum and millet with producers showing inclination to adopting and utilizing improved varieties.  This baseline report was developed as part of the project “Exploring wide crosses derived crop biodiversity (sorghum x maize) for climate resilience and food and nutrition security in Eastern and Southern Africa” funded by the Benefit Sharing Fund (BSF) of the International Treaty of Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO) of the United Nations (UN).</t>
+  </si>
+  <si>
+    <t>Underutilized crops; Crop diversity; Food security; Women farmers; Production; Livelihoods; Climate change; Farmers; Gender; Income; Resilience; Markets</t>
+  </si>
+  <si>
+    <t>Millet; Sorghum</t>
+  </si>
+  <si>
+    <t>Zimbabwe; Uganda</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.19566758</t>
+  </si>
+  <si>
+    <t>Effectiveness of the Farmers Field School Program for the Dissemination of Taro Cultivation Technology Among Farmers</t>
+  </si>
+  <si>
+    <t>This research was undertaken as part of the project Conservation and Sustainable Utilization of the underutilized Taro to Increase Food Security and Livelihood of Marginalized Communities Faced with Climate Change funded in the 4th cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO). The article examines the effectiveness of a Farmer Field School program designed to support the dissemination of taro cultivation technology among farmers in Sekinchan, Selangor, Malaysia. It describes the use of baseline surveys, facilitator training, structured field sessions, and participatory learning activities to strengthen farmers’ knowledge of taro cultivation, crop management, pest and disease control, post-harvest handling, varietal diversity, and community seed banking. The article shows that the program helped farmers adopt new taro varieties, improve technical knowledge and decision-making, diversify production, and increase income opportunities, while also contributing to the conservation and sustainable use of taro diversity through the establishment of a community planting material bank.</t>
+  </si>
+  <si>
+    <t>Community seed banks; Livelihoods; Income; Stress; Farmers; Food security</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.13889115</t>
+  </si>
+  <si>
+    <t>Pamphlet on strengthening seed delivery system for dryland cereals and legumes in drought-prone areas of Uganda</t>
+  </si>
+  <si>
+    <t>This pamphlet was produced as part of the project W2A-PR-115-Uganda Strengthening Seed Delivery System for Dryland Cereals and Legumes in Drought-prone Areas of Uganda supported in the 3rd project cycle of Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO) with support from European Union. The project aims to address the low productivity of dry-land cereals and legumes caused by poor access to quality adaptable seeds. High yield losses due to drought, floods, weeds, pests and diseases, and decreasing soil fertility. This pamphlet is intended to increase, in  user friendly and accessible way, farmers’ knowledge and skills on better farming practices for improved crop productivity and increase their capacity to produce and conserve quality seeds.</t>
+  </si>
+  <si>
+    <t>Food security; Farmers; Climate change; Seed system; Income; Production; Community seed banks; Stress; Pathogens and diseases</t>
+  </si>
+  <si>
+    <t>Legumes; Cereals</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.14974621</t>
+  </si>
+  <si>
+    <t>Gender studies in wheat landrace restoration project in rainfed wheat cultivation areas in Iran, A case study of East Azerbaijan province Fattaneh, Hajilu</t>
+  </si>
+  <si>
+    <t>Throughout history, women have been the silent carriers of local ecological knowledge thanks to their dedication and deep understanding of nature. As part of the project sponsored in Turkey, Iran and Afghanistan, a Gender Group was established under the leadership of the Faculty of Anthropology, University of Ankara.  The group gathered information on how farmers’ wives contribute to the maintenance of on-farm wheat diversity in the three countries, while documenting their knowledge and preferences regarding the cultivation, use and conservation of wheat. The study involved 140 women in 26 villages and documented women’s traditional knowledge of management, recognition and selection of native wheat landraces. The results were incorporated into the design of the project. The study also showed that where traditional agricultural practices continue, women are the main knowledge-holders, as well as the main decision-makers at household level. Their knowledge is highly sophisticated and is traditionally shared and handed down between generations. On-farm conservation of wheat landraces depends on women’s preferences, knowledge management, practices and social organization, which ensures that they play a fundamental role in the conservation, preservation and sharing of wheat diversity in Turkey. This study paper presents stories, traditions, reasons for cultivation of landraces, research and findings, materials and methods of the cultivation of landraces by women throughout the centuries. This study is part of the project “Improving food security by enhancing wheat production and its resilience to climate change through maintaining the diversity of currently grown landraces, funded  the 3 rd   cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO).</t>
+  </si>
+  <si>
+    <t>Climate change; Traditional knowledge; Women farmers; Landraces; Resilience; Gender; Restoration; On-farm conservation; Crop diversity</t>
+  </si>
+  <si>
+    <t>Azerbaijan; Iran (Islamic Republic of)</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.12731132</t>
+  </si>
+  <si>
+    <t>Pearl millet (Pennisetum glaucum), known as bulrush millet, is the most drought and soil acidity tolerant cereal that belongs to the grass family graminae. Pearl millet production is about half of the total production of cereals in Africa, in Southern Africa it covers about 23%. This cereal crop is commonly grown in Botswana and Namibia comparable to any other parts of Southern Africa; Zimbabwe. The indigenous crop’s cultivation has declined substantially in 20-30 years. It grows on poor sandy soils and within a range of rainfall from 350 to 700 mm per annum with the ability to withstand long spells of drought. This crop has the potential to regenerate to produce new basal tillers finally compensating for drought losses caused by drought and erratic conditions. Pearl millet is an insurance crop against drought from high-risk areas. The maize crop became familiar even in areas where the soils and climates favored pearl millet survival. The high percentage cereal maize cultivation indicates a near monoculture agriculture system; creating an agriculture in need of more crop diversity to reduce crop failures emanating from whether variations. This production guide intends to compile some good agricultural practices and information related to physiological characteristics for pearl millet, including its diversity in Zimbabwe. It provides information on  its adaptation and survival, a guide on land and seed bed preparation, planting methods and time, soil and environmental adaptation, as well as the management of nutrition and fertility, including recurrent pests and diseases and the significance of cultural methods of weeds, disease and pest management. This guide was developed as part of the project “Exploring wide crosses derived crop biodiversity for climate resilience and food and nutrition security in Eastern and Southern Africa” funded by the Benefit Sharing Fund (BSF) of the International Treaty of Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organisation (FAO) of the United Nations (UN).</t>
+  </si>
+  <si>
+    <t>Production; Climate change; Stress; Adaptation; Pathogens and diseases; Farmers practices; Characterization and evaluation; Seed system; Yields; Organic farming; Genomics</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.14967178</t>
+  </si>
+  <si>
+    <t>Characterization &amp; Sustainable Utilization of the Underutilized Taro to Increase Food Security &amp; Improve Livelihood of Marginalized Communities Faced with the Climate Change</t>
+  </si>
+  <si>
+    <t>Taro ( Colocasia esculenta ) is amongst the most important staple crops in the Asia Pacific region, i.e., Fiji, Papua New Guinea, Palau and the Philippines. In Malaysia, taro or ‘keladi’ is a supplementary crop due to its high starch content. Based on socio-economic surveys, taro fits well as a potential underutilized crop to be mainstreamed in Malaysia and may have great potential to increase farmers’ incomes as it is also grown in home gardens and orchards.  Malaysia Agriculture Research and Development (MARDI), is the main partner in executing the project “Conservation and Sustainable Utilization of the underutilized Taro to Increase Food Security and Improve Livelihood of Marginalized Communities Faced with Climate Change “ funded in the 4th cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO). The project in partnership of institutions from Indonesia, Philippines and Fiji, have established Farmer field schools (FFS), participatory approaches and support from Knowledge Centres (KCs) used to empower farmers with more knowledge and incentives to cultivate taro. Sustainable management of taro farming using Good Agricultural Practices (GAP) and best practices employed by other leading countries in taro research have been shared among participating countries and partners. This presentation was delivered by our partners from Malaysia Agriculture Research and Development Institute (MARDI) during the Tenth Session of the Governing Body of the ITPGRFA and illustrates some of the successful development of value chain for this crop and the multiple uses that it is possible to make of taro . It is worth noting that women have a prominent role in the processing process of taro.</t>
+  </si>
+  <si>
+    <t>Climate change; Income; Food security; Marginalized communities; Livelihoods; Women farmers; Value chain; Production; Underutilized crops; Characterization and evaluation; Conservation; Gender</t>
+  </si>
+  <si>
+    <t>Indonesia; Philippines; Malaysia</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.12733224</t>
+  </si>
+  <si>
+    <t>Community Seed Fair Report-Chhattisgarh (India)</t>
+  </si>
+  <si>
+    <t>This report summarizes the rational and main outcomes of the community seed fairs organized in Chhattisgarh (India) as part of the implementation of the project “Improving pulse biodiversity in rice fallow areas of tribal belts of Central and East Indian states to bring resilience in the farming practice, provide livelihood support and enhance nutritional level of the tribal population” funded in the 4th cycle the Benefit Sharing Fund (BSF) of the International Treaty of Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organisation (FAO) of the United Nations (UN). This innovative project is implemented by PAIRVI, New Delhi in five states including Chhattisgarh. The aim of the project is to enhance the availability and on-farm conservation of resilient varieties of pulses (traditional varieties, varieties procured from gene banks as well as under-utilised species of pulses) and oil seeds for cultivation during the rice fallow season. The project decided to conduct community seeds fair on 3rd January 2021 at its project location, Bhaisajhar, Ramchowk, Kota Block, Bilaspur District under Chhattisgarh.</t>
+  </si>
+  <si>
+    <t>Native varieties; On-farm conservation; Seed fairs; Livelihoods; Local communities; Farmers; Climate change; Resilience; Underutilized crops; Farmers practices</t>
+  </si>
+  <si>
+    <t>Pulses</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.13347800</t>
+  </si>
+  <si>
+    <t>Semillas Resilientes de Covunco Abajo</t>
+  </si>
+  <si>
+    <t>The protagonists of this study are a group of market gardeners of Covunco Abajo (a small valley of 200 ha under irrigation) which is made up of seven families who are dedicated to goat, cattle, fodder and vegetable production. They are located on the banks of the Covunco stream (Mapuche for ‘hot waters’) in the central part of Neuquén Province.  In this group, the predominant type of production is horticulture, in which they carry out agroecological management. They use fertilizers such as home compost and goat, sheep or chicken manure and also to use genetic resources adapted to local climatic conditions. In the same line of work, the fundamental and strategic role played by local genetic resources was analysed, as detailed in this paper. The experiences generated through the workshops, exchanges, the seed house and the surveys of local available species, allowed the agro-biodiversity existing in the groups and in the area to be valued, achieving diversified production systems, using local genetic resources that are adapted to the climatic conditions, generating self sufficiency within the group. A gene pool of 82 horticultural varieties within 7 farming families represents a remarkable cultural capital. It is important to highlight the seed selection processes that these seven families have carried out over the years, seeking to meet not only food needs, but also health, culinary and cultural tastes associated with horticultural practice. The revaluation of their seeds also brought strength to the group, leading to the construction of their own seed house for community use in the area.The local seed made it possible to collectively build their own identity and recover species and stories associated with their seeds that seemed to have been lost in the area forever.  </t>
+  </si>
+  <si>
+    <t>Organic farming; Seed system; Conservation; Local communities; Family farming; Adaptation; Farmers; Crop diversity; Resilience; Breeding; Native varieties; Production</t>
+  </si>
+  <si>
+    <t>Maize; Beans; Potato</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.14974400</t>
+  </si>
+  <si>
+    <t>Participatory Varietal Selection of Potato Using the Mother &amp; Baby Trial Design: A Gender-responsive Trainer's Guide</t>
+  </si>
+  <si>
+    <t>Since 2003 CIP has applied an adapted, the PVS methodology using the Mother &amp; Baby Trial (MBT) design. This effort has been possible through both the strategic support of diverse donor-funded projects and through strategic alliances with government institutions, grassroots and civil society organizations, and universities. PVS encourages the active participation of farmers through the application of treatments in their own plots (i.e., “Baby” trials) and in fields with an experimental design (“Mother” trials managed by the technical team), as well as through systematic evaluations and selections of treatments. The farmer-managed Baby trials are valuable for assessing the performance of advanced clones under farmers’ conditions and for disseminating new candidate varieties. It builds on the notion that the advanced clones standard farmer practice, rather than requiring an optimal management package that smallholder farmers may not be able to afford. The researcher-recommended Mother trials, on the other hand, generally include technical recommendations provided by the researchers on components such as planting distance, fertilization, or integrated crop management. This guide aims to provide step-by-step guidance on facilitating and documenting the PVS dynamics using the MBT design to select, and eventually release, potato varieties preferred by end-users that suit male and female farmers’ different needs, diverse agro-systems, and management practices, as well as traders’ and consumers’ preferences.  This guide was developed as part of the implementation of the project “ Exchanging and Developing Biodiverse Potato Varieties in Peru, Nepal and Bhutan” funded the 3 rd  cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO) with financial support from the European Union (EU).  </t>
+  </si>
+  <si>
+    <t>Climate change; Farmers; Adaptation; Farmers practices; Participatory variety selection; Gender; Women farmers; Sustainable agriculture; Farmers preferred varieties; Characterization and evaluation</t>
+  </si>
+  <si>
+    <t>Peru</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.12725196</t>
+  </si>
+  <si>
+    <t>Articulando Biodiversidad en Producción Familiar</t>
+  </si>
+  <si>
+    <t>En Uruguay hace ya unos años, funciona el Comité Nacional sobre los Recursos Fitogeneticos, como mecanismo de gobernanza donde participan instituciones y organizaciones vinculadas a la temática. Sistemáticamente se evalúan las necesidades nacionales y las formas de solución de manera coordinada y colaborativa. Fue en ese marco donde se alentó a estas tres organizaciones de la producción familiar, a presentar una propuesta al 4to ciclo del Fondo, el cual fue aprobado, llamándose: “Articulación nacional para la gobernanza y gestión de colectiva de la diversidad genética y sus conocimientos asociados en la agricultura familiar y campesina del Uruguay” . Este proyecto buscó permanentemente, mejorar varios aspectos de la realidad nacional de Uruguay: mejorar temas de conservación en las chacras, instalar espacios físicos de intercambio y conservación, intercambiar materiales con la investigación para contar con variedades adaptadas al cambio climático y a los sistemas de producción familiares de pequeña escala, mitigar efectos adversos sobre el medio ambiente, mejorar la rentabilidad económica, intercambios de saberes y aprendizajes, participación en foros internacionales, solicitar materiales de otras partes del mundo, entre otros. Una de las grandes líneas del proyecto tuvo que ver con frutales y forrajeras, otra línea importante apuntó al trabajo con variedades nativas y criollas de cultivos de importancia para la soberanía alimentaria del país.  El manual se elaboró en el marco del proyecto "Articulación nacional para la gobernanza y gestión de colectiva de la diversidad genética y sus conocimientos asociados en la agricultura familiar y campesina del Uruguay", financiado por el Fondo de Distribución de Beneficios (BSF) del Tratado Internacional sobre los Recursos Fitogenéticos para la Alimentación y la Agricultura (TIRFAA) de la Organización de las Naciones Unidas para la Agricultura y la Alimentación (FAO). El objetivo general del proyecto es poner a los agricultores de todo el mundo en condiciones de utilizar y conservar variedades adaptadas que conduzcan al aumento de la productividad y los ingresos agrícolas, el aumento de la disponibilidad de diversos alimentos ricos en nutrientes, la reducción de los efectos adversos en el medio ambiente y la mejora de la resiliencia ante las crisis de producción. Garantizar que la biodiversidad para la seguridad alimentaria esté protegida de cara al futuro. En este manual se resumen algunos de los principales resultados del proyecto.</t>
+  </si>
+  <si>
+    <t>National strategy; Seed system; Breeding; Production; Traditional knowledge; Climate change; Adaptation; Crop diversity; Family farming; Conservation; Resilience; Food security; Sustainable agriculture; Native varieties</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.14967389</t>
+  </si>
+  <si>
+    <t>NATIONAL STRATEGY FOR CONSERVATON AND  SUSTAINABLE USE OF PLANT GENETIC RESOURCES FOR  FOOD AND AGRICULTURE</t>
+  </si>
+  <si>
+    <t>This document contains the National Strategy for Plant Genetic Resources for Food and agriculture (2023- 2027) which was built on the previous built National Strategy of 2013-2018, whose goal was to promote the enhanced conservation and efficient and sustainable use of PGRFA of selected crops. This strategy strives to promote the implementation of activities relating to germplasm conservation, plant breeding and seed delivery systems and fostering linkages between them to improve crop productivity and production and livelihoods. The current National PGRFA Strategy seeks to escalate efforts of the first strategy in terms of broadening the scope to include all PGRFA and all aspects of its management and sustainable use taking into 3 consideration challenges encountered in the implementation of the previous national strategy and new development. This strategy is  backed by national policy frameworks, plans and strategies which include the Second National Agricultural Policy (SNAP) with provisions such as crop diversification where the Plant Genetic Resources for Food and Agriculture (PGRFA) anchors, National Agricultural Investment Plan (NAIP) and the National Development Plans (NDP). These frameworks are linked to the provisions of the Comprehensive Africa Agricultural Development Program (CAADP) of the New Partnership for Africa’s Development (NEPAD) under the auspices of the Southern African Development Community (SADC).</t>
+  </si>
+  <si>
+    <t>Ex situ conservation; Breeding; Seed system; National strategy; Crop diversity; Production; Livelihoods; Sustainable agriculture; National Plan of Action; Policy; In situ conservation; Climate change</t>
+  </si>
+  <si>
+    <t>Zambia</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.13349560</t>
+  </si>
+  <si>
+    <t>Llojet autoktone të misrit në rajonin Pukë</t>
+  </si>
+  <si>
+    <t>This leaflet was produced in the framework of the project "Identification, evaluation and genetic improvement of some local crop varieties to face with impact of climate change, increase the productivity, food security and on-farm incomes, for poor farmers in remote mountainous areas in Albania" funded by the 4th cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture ( ITPGRFA). The project aimed at introducing improved local varieties of maize and beans and worked towards the identification of local varieties of maize and beans, their collection, characterization, selection and pre-breeding including on-farm multiplication of  improved varieties of maize and bean. This leaflet is a summary description of the indigenous maize varieties identified by project staff in the Pukë region of Albania. It highlights the morphological characteristics of different maize varieties, their growing period and ideal growing conditions, including farming technologies.    </t>
+  </si>
+  <si>
+    <t>Conservation; Farmers; Crop diversity; Breeding; Production; Characterization and evaluation; Native varieties</t>
+  </si>
+  <si>
+    <t>Maize; Beans</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.12742163</t>
+  </si>
+  <si>
+    <t>Report on Farm Trials to Screen Appropriate Pulse and Oilseed Varieties Suitable for Monsoon Season in Chhattisgarh, June/July to October/November 2020 - Part 2</t>
+  </si>
+  <si>
+    <t>This report summarizes the main outcomes of the on farm field trials carried out throughout June-November 2020 in Chhatisgarh, India as part of the project “Improving pulse biodiversity in rice fallow areas of tribal belts of Central and East Indian states to bring resilience in the farming practice, provide livelihood support and enhance nutritional level of the tribal population” funded by the Benefit Sharing Fund (BSF) of the International Treaty of Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organisation (FAO) of the United Nations (UN). A major success of this project has been on-farm trials which were carried out in all the 5 project sites to screen appropriate pulse and oil seed varieties via participatory variety selection for farmers identified traits. Seeds of farmer’s varieties collected through household surveys and improved varieties suggested by the agriculture scientists were introduced in the project areas as a result of the field trials. In addition to the original focus on rice fallow season, the momentum created by the project expanded the scope of the field trials to pulses and oil seeds for monsoon season, late monsoon season and post monsoon (rice fallow) season.  Based on the geography and climatic conditions field trials of different varieties of pulses were carried out: Pigeon pea, Black gram, Groundnut, Green gram, Cow pea, Kudrum (Hibiscus cannabinus), Ghagra (Vigna sinensis), Horseshoe gram, Gram, Khesari, Little pea ( Pisum sativum ), red lentil and oil seeds: White sesame, Black sesame, Red sesame, Niger, Mustard, Linseed and Sunflower have been successfully carried out in the project area. The field trials carried out as part of this project involved 78 tribal farmers who in turn received hands on training to carry out farm-trials for on-farm conservation and varietal selection. Through participatory variety selection phenotypes of the crops have been documented, seeds collected and conserved off-farms in the 5 community seed banks established under the project.</t>
+  </si>
+  <si>
+    <t>Characterization and evaluation; Crop diversity; Participatory variety selection; Climate change; On-farm conservation</t>
+  </si>
+  <si>
+    <t>Oilseed; Pigeon pea; Pulses; Legumes; Groundnut; Gram; Sesame; Cowpea</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.17241920</t>
+  </si>
+  <si>
+    <t>BSF Report: 2022-2023</t>
+  </si>
+  <si>
+    <t>This report provides a summary of the main steps taken to approve the new portfolio to be funded in the fifth project cycle of the Benefit-sharing Fund (BSF-5), including an overview of the approved projects. It also gives an account of the main results and good practices arising from the implementation of ongoing projects and contains updates on relevant communication, governance and financial aspects. The report covers the period from September 2022, when the Ninth Session of the Governing Body was held, to June 2023. Regular reports on the Benefit-sharing Fund operations and programme are provided to the Standing Committee on the Funding Strategy and Resource Mobilization (the Funding Committee) of the International Treaty.</t>
+  </si>
+  <si>
+    <t>Sustainable agriculture; Farmers; Farmers practices; Gender; Breeding; Policy; Conservation; Food security; Livelihoods; Fair and equitable sharing; Community seed banks; Crop diversity; Income</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.14999353</t>
+  </si>
+  <si>
+    <t>Correlation and path coefficient studies of growth characters on glucomannan content of eddoe taro (Colocasia esculenta var antiquorum)</t>
+  </si>
+  <si>
+    <t>Taro (Colocasia esculenta (L.) Schoot) is one of the world’s staple foods, particularly in Africa, Asia, and Oceania. Tuber is part of the plant that is mostly consumed as a source of carbohydrates, and other parts, such as the petiole and leaves, are used as vegetables. Taro tubers provide a variety of nutrients that the body needs, including carbohydrates, protein, vitamins A and C, calcium, phosphorus, and potassium. Glucomannan is classified as a non-starch polysaccharide and has positively affected health and beauty. The breeding program to create new varieties of taro with high glucomannan content is challenging and requires comprehensive studies to produce high-quality food. This study investigated the characters correlation and direct and indirect responses to glucomannan production in the tuber. The experiment was conducted in three locations with 14 genotypes of Eddoe taro using a full-block design with two replications. Ten characters were evaluated for their correlation to glucomannan, which was accomplished using path analysis for each location experiment and followed by model selection using the backward elimination method. The character of the cormel number always has a positive correlation with the glucomannan variable, either directly or indirectly, with a high value of the path coefficient. On the contrary, the difference between the correlation value and path coefficient for determining the selection criteria was unfulfilled because it was &gt; 0.05, and the residual effect was &gt; 0.61, indicating that this model insufficient to explain more than 60% of the influence of anything other than the standardized independent. According to the study's results, this character doesn't meet the requirements for selection criteria. This study was undertaken as part of the project Conservation and Sustainable Utilization of the underutilized Taro to Increase Food Security and Livelihood of Marginalized Communities Faced with Climate Change funded in the 4 th cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO)</t>
+  </si>
+  <si>
+    <t>Climate change; Breeding; Health; Nutrition; Genomics; Characterization and evaluation</t>
+  </si>
+  <si>
+    <t>Indonesia; Malaysia</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.19555596</t>
+  </si>
+  <si>
+    <t>Poroto (Phaseolus vulgaris L.) Hoja de divulgación de la Red de Recursos Fitogenéticos</t>
+  </si>
+  <si>
+    <t>This dissemination sheet was developed in the framework of the project “Conservación y uso sostenible de los recursos fitogenéticos locales para la alimentación y la agricultura (RFAA) para contribuir a la seguridad alimentaria de los pequeños agricultores de Argentina” funded in the 4th project cycle of the Benefit-sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO). It presents the common bean,  Phaseolus vulgaris L., as a legume of major global importance and a key component of food systems in the Americas, Africa, and Asia. The sheet describes its nutritional value, the importance of local and wild accessions conserved in northwestern Argentina, and the role of farmers in maintaining seed diversity through selection and continued cultivation. It also highlights the relevance of these genetic resources for conservation and future use.</t>
+  </si>
+  <si>
+    <t>Ex situ conservation; Breeding; Crop diversity</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.19330445</t>
+  </si>
+  <si>
+    <t>Informe De Ejecución Del Curso "Introducción A La Fruticultura Con Base Agroecológica"</t>
+  </si>
+  <si>
+    <t>This report documents the implementation of the course Introduction to Agroecological Fruit Production under the project Articulating Biodiversity in Family Production , funded through the fourth cycle of the Benefit-sharing Fund of the International Treaty on Plant Genetic Resources for Food and Agriculture. Developed jointly by the National Commission for Rural Development, the Agroecology Network of Uruguay, and the National Network of Native and Creole Seeds of Uruguay, the course responded to growing interest among family farmers and technicians in strengthening knowledge of agroecological production of deciduous fruit trees in Uruguay. Delivered between October and November 2022, the training combined virtual modules with an in-person field visit and covered key topics including agroecology, site and variety selection, soil preparation, irrigation, pruning, pest and disease management, harvest, commercialization, and native fruit species. The course brought together contributions from universities, research institutions, producer organizations, and farmers, and engaged 41 participants. The initiative contributed to building technical capacities, supporting the adoption of agroecological practices, and strengthening family-based fruit production systems in Uruguay.</t>
+  </si>
+  <si>
+    <t>Family farming; Farmers; Production; Organic farming; Farming systems</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.17236407</t>
+  </si>
+  <si>
+    <t>AGROBIODIVERSITY KNOWLEDGE LAB: An event by the Benefit-sharing Fund Community of Practice</t>
+  </si>
+  <si>
+    <t>This report presents a summary of experiences shared and recommendations arising from the Agrobiodiversity Knowledge Lab  — a Community of Practice event by the Benefit-sharing Fund of the International Treaty on Plant Genetic Resources for Food and Agriculture. The event was held in Cusco, Peru, as a participatory, transparent and inclusive space. It brought together diverse forms of knowledge, experiences and initiatives on the conservation and sustainable use of agrobiodiversity in the Andes and across the Latin American and Caribbean region. Through dialogue, participants exchanged lessons and challenges, identified new pathways, and highlighted good practices that can be replicated and scaled up where feasible and appropriate. During the event, experiences and innovations have been shared in the form of poster presentations and related to four urgent topics: Monitoring and documentation of agrobiodiversity; Financial tools and schemes to support guardians of agrobiodiversity; Youth participation and value chains; and Policy and governance. The report captures the posters presented, a summary of the types of innovations and recommendations from and for various stakeholder groups. Spanish version:  https://doi.org/10.5281/zenodo.17241105</t>
+  </si>
+  <si>
+    <t>Farmers communities; Farmers; Value chain; Policy; Traditional knowledge; Farmers practices; Family farming</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.19551360</t>
+  </si>
+  <si>
+    <t>Evaluación de la variabilidad agromorfológica de poblaciones nativas de maíz de Misiones, Argentina</t>
+  </si>
+  <si>
+    <t>This research paper was developed in the framework of the project “Conservación y uso sostenible de los recursos fitogenéticos locales para la alimentación y la agricultura (RFAA) para contribuir a la seguridad alimentaria de los pequeños agricultores de Argentina” funded in the 4th project cycle of Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO). Maize landraces present a great socio-economic relevance within the family farming systems in the province of Misiones. The losses of customs and traditions related to their use, endanger their conservation. In order to provide knowledge about the local genetic variability, conservation, valorization and utilization of these resources, 16 native populations, which belong to different origins and collection dates were studied by agromorphological descriptors. These findings allow us to conclude that (1) the evaluated native populations, hold significant levels of genetic variability, (2) the identity of races within each origin is maintained, and (3) there is a tendency to increase productivity in the current collections. On the one hand, these results highlight the existence of geographical and cultural barriers that preserve the ideotype and, on the other hand, the dynamic nature of conservation that has to undergo processes of selection, substitution and/or genetic introgression.</t>
+  </si>
+  <si>
+    <t>Native varieties; Landraces; Crop diversity; Conservation; Alleles</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.17241186</t>
+  </si>
+  <si>
+    <t>BSF Report: 2020-2021</t>
+  </si>
+  <si>
+    <t>This Report covering 2020-2021, provides an overview of the distinctive elements of the funding mechanism of the BSF, its approach and main areas of work, governance, monitoring, evaluation and learning system. The Report also illustrates some of the main achievements of the BSF programme since its inception, provides regional highlights in relation to the projects funded in the on-going Fourth Call for Proposals along with information on financial contributions to the Fund. The publication of this report coincides with the launch of the Fifth Call for Proposals of the Benefit-sharing Fund, which marks a transition towards a programmatic approach and a more strategic, sustainable and diversified implementation of the new Funding Strategy of the International Treaty and the Operations Manual of the Benefit-sharing Fund.</t>
+  </si>
+  <si>
+    <t>Sustainable agriculture; Farmers; Conservation; Food security; Fair and equitable sharing; Livelihoods; Community seed banks; Gender; Breeding; Value chain; Crop diversity; Policy; Income; Farmers practices</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.15082488</t>
+  </si>
+  <si>
+    <t>Glucomannan Content Stability of Eddoe Taro Tuber Based on Parametric, Non-Parametric, and Ammi Analysis</t>
+  </si>
+  <si>
+    <t>This study was undertaken as part of the project  Conservation and Sustainable Utilization of the underutilized Taro to Increase Food Security and Livelihood of Marginalized Communities Faced with Climate Change  funded in the 4 th cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO) The consumption of taro tuber as an energy source is widespread due to its composition of complex carbohydrates, including starch and non-starch polysaccharides. Glucomannan is one of the non-starch polysaccharides found in taro tuber and has been shown to be a dietary fiber with positive effects on health and beauty. The development of new varieties of taro tuber with high glucomannan content is challenging and requires significant effort in order to produce high-quality food. Therefore, this study aimed to investigate the stability of glucomannan content among 14 eddoe taro tuber genotypes using parametric, non-parametric, and AMMI methods, and to determine genotypes with high glucomannan stability. The experiments were conducted in three different agro-climatic locations using a randomized full-block design. Glucomannan content of taro tuber was analyzed from a mixture of corms and cormlets harvested 5 months after planting following the gravimetric method. The combined analysis of variance for glucomannan content showed significant effects of the environment, genotypes, and G×E interaction. Genotypes S7, S35, S15, S18, S17, S34, and S24 produced glucomannan levels higher than the overall average, but genotypes S7, S17, S18, and S34 consistently displayed higher glucomannan content than the average in each experimental site. Parametric and non-parametric measurements provided comparable results. Based on parametric stability analysis, genotype S34 showed high-rank stability (Wᵢ², σ²ᵢ, CVi value). Additionally, genotypes S34 and S18 demonstrated high stability according to bᵢ, and genotypes S17 exhibited stability according to the s²dᵢ value. Non-parametric stability analysis showed that S34 was the most stable genotypes base on Nassar Huehn, Kang-Rangksum, and Thennarasu theories. Genotypes S7 was also identified as stable, according to Kang-Rangksum. The AMMI analysis indicated that genotypes S34, S17, and S7 were high glucomannan yielders, with S34 displaying wide adaptation and S17 and S7 having specific location adaptation.</t>
+  </si>
+  <si>
+    <t>Climate change; Adaptation; Yields; Genomics</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.13880463</t>
+  </si>
+  <si>
+    <t>La cocina del maíz</t>
+  </si>
+  <si>
+    <t>This recipe book is focuses on a variety of food recipes having as the main ingredient maize. Maize is an ancestral crop in Latin America that carries a lot of symbolic and cultural heritage within it. Among the authors of the book there is Luís Gerónimo Gómez who contributed part of his life to the research of this noble cereal, not only contributing with knowledge in its management, production and improvement, but also adding value to the importance of rescuing the regional cultural heritage and the genetic variability of the different pre-Hispanic Andean corn breeds. He learned about and experimented with its gastronomic virtues, highlighting the importance of corn in the use of regional cuisine, compiling recipes, putting each of them into practice, enthusiastically dedicating part of his time to his second great passion, “cooking”. This book is the result of a part of the valuable work done by Mr Gomez and has been developed in the framework of the project “Conservación y uso sostenible de los recursos fitogenéticos locales para la alimentación y la agricultura (RFAA) para contribuir a la seguridad alimentaria de los pequeños agricultores de Argentina” supported in the 4th cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO) of the United Nations (UN)</t>
+  </si>
+  <si>
+    <t>Recipes; Traditional knowledge; Women farmers; Farmers; Native varieties</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.17899331</t>
+  </si>
+  <si>
+    <t>Factsheet no. 4 Simple Hand Pollination for Coconut Palms</t>
+  </si>
+  <si>
+    <t>This factsheet explains how farmers can use simple hand-pollination techniques to produce better-quality coconut seednuts. It describes why hand pollination is useful, how to isolate female flowers to control which palm provides pollen, and two practical methods: bagging individual flowers and bagging the whole inflorescence. The factsheet also outlines how to collect pollen, apply it correctly, and tag developing coconuts for later quality control. It is designed to help farmers improve local varieties and create stronger, more productive coconut palms using low-cost tools and easy steps.</t>
+  </si>
+  <si>
+    <t>Farmers; Breeding; Production; Farmers practices</t>
+  </si>
+  <si>
+    <t>Oilseed</t>
+  </si>
+  <si>
+    <t>Fiji</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.19257104</t>
+  </si>
+  <si>
+    <t>Multiplicación De Recursos Fitogenéticos Forrajeros</t>
+  </si>
+  <si>
+    <t>This report presents progress made in the multiplication and distribution of forage plant genetic resources under the project  Articulating Biodiversity in Family Production  funded the 4 th project cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO). The work focused on increasing farmer access to forage genetic materials with strong potential to adapt to climate variability and to restore degraded pastures and soils affected by intensive agriculture. During 2022, seed multiplication, cleaning, germination and purity testing, and redistribution activities were carried out for selected materials, particularly Festuca arundinacea and Lotus INIA Draco, through collaboration with family farmers and local rural organizations. The report documents seed production results, on-farm distribution agreements, and field establishment in new beneficiary farms, while also highlighting positive restoration effects in degraded land and emerging opportunities to strengthen a local system for forage seed production and management.</t>
+  </si>
+  <si>
+    <t>Family farming; Farmers; Adaptation; Restoration; Organic farming; Farming systems</t>
+  </si>
+  <si>
     <t>10.5281/zenodo.14999922</t>
   </si>
   <si>
     <t>The Effect of the Taro Corm Type and Storage on Morphophysiological Deterioration and Early Growth in the Field</t>
   </si>
   <si>
     <t>Taro is a tropical plant grown primarily for its edible corms, roots, and vegetables and is widely cultivated in high rainfall areas under flooded conditions, usually by small farmers. It is one of the oldest crops with important edible, medicinal, nutritional, and economic value [3]. The crop has been largely maintained by smallholder farmers, and the species’ genetic resources have largely remained within local communities. Taro contains approximately 35 g of total carbohydrates per 100 g of corm, which is twice that of potatoes. It also contains 11% protein by dry weight and is rich in minerals, vitamin C, thiamine, ribofavin, and niacin. Tis crop is important for supporting food security in the future. Corm type correlates with corm size, which affects longevity and early growth in the field. Seed storage after harvesting is important to preserve viability and vigor. This study was conducted to determine the correlation between the corm type and storage period on corm deterioration, storage, vigor, and growth in the field. A factorial randomized complete block design (RCBD) with three replications was arranged, with the corm size (i.e., corm and cormels) and the storage period (i.e., 0, 2, 4, and 6 weeks). Corms undergo color changes faster than cormels do. The weight and diameter decreased by more than 10–30% after 4 weeks, while the length decreased by more than 10% after 6 weeks, and even the hardness decreased by 50% compared to that at 0 weeks. Corms were stored for 6 weeks, when the weight loss was lower than that of cormels. The___14corm sprouted after 2 weeks of storage. Corm resulted in a higher sprouting percentage than cormels.Te corm type did not have a significant effect on growth vigor, but corm resulted in higher growth vigor than cormels after storage. Te storage period leads to growth vigor loss. Weight, length, and diameter loss were positively correlated with sprouting and negatively correlated with hardness and growth vigor. This research recommends that the storage period of taro tubers before planting should be less than six weeks to optimize growth in the Feld. This study was undertaken as part of the project Conservation and Sustainable Utilization of the underutilized Taro to Increase Food Security and Livelihood of Marginalized Communities Faced with Climate Change funded in the 4 th cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO).</t>
   </si>
   <si>
     <t>Production; Yields; Breeding; Genomics</t>
   </si>
   <si>
-    <t>Indonesia</t>
-[...71 lines deleted...]
-    <t>Farmers communities; Markets; Farmers practices; Farmers; Sustainable agriculture; Gender; On-farm conservation</t>
+    <t>10.5281/zenodo.19570064</t>
+  </si>
+  <si>
+    <t>Morphological diversity of selected taro germplasm collection at the National Plant Genetic Resources Laboratory</t>
+  </si>
+  <si>
+    <t>This research was undertaken as part of the project Conservation and Sustainable Utilization of the underutilized Taro to Increase Food Security and Livelihood of Marginalized Communities Faced with Climate Change funded in the 4th cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO). This poster presents a morphological assessment of 70 taro accessions conserved at the National Plant Genetic Resources Laboratory (NPGRL) to identify diversity based on qualitative and quantitative traits. Using modified NPGRL taro descriptors and diversity indices, the study found high variation in several traits, particularly petiole junction pattern, number of cormels, cross-section of the lower part of the petiole, and multiple leaf and petiole characteristics. The results indicate that the NPGRL taro collection contains substantial morphological diversity and can serve as an important resource for identifying promising materials for taro research and breeding.</t>
+  </si>
+  <si>
+    <t>Characterization and evaluation; Genomics; Breeding</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.19470766</t>
+  </si>
+  <si>
+    <t>Result Sharing Workshops on Pulse Biodiversity, Community Seed Banks, and Farmer Collaboration in Bihar, Jharkhand, and West Bengal</t>
+  </si>
+  <si>
+    <t>This report documents a series of result sharing workshops conducted in Bihar, Jharkhand, and West Bengal during 2022–2023 under the project PR-294-India Improving pulse biodiversity in rice fallow areas of tribal belts of Central and East Indian states to bring resilience in the farming practice, provide livelihood support and enhance nutritional level of the tribal population , funded through the fourth cycle of the Benefit-sharing Fund of the International Treaty on Plant Genetic Resources for Food and Agriculture. The workshops served as platforms for presenting project progress, discussing lessons learned, strengthening relationships between farmers and agricultural departments, and identifying opportunities for future collaboration. The report highlights how participants reviewed achievements in pulse and oilseed cultivation, community seed bank development, farmer collective action, and knowledge dissemination, while also discussing challenges such as pest damage, seed return, and the sustainability of local seed systems. It shows that these workshops helped consolidate stakeholder engagement, support institutional linkages, strengthen community seed bank governance, and encourage continued scaling of pulse, oilseed, and millet cultivation in project areas.</t>
+  </si>
+  <si>
+    <t>Farmers; Farmers communities</t>
+  </si>
+  <si>
+    <t>Pulses; Oilseed; Millet</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.19204791</t>
+  </si>
+  <si>
+    <t>Controlled Pollination and Reproductive Strategies in Coconut: A Framework for Farmer‑Led Breeding, Seednut Production, and In Situ Conservation</t>
+  </si>
+  <si>
+    <t>This narrative review recommends an innovative, farmer-friendly controlled-pollination approach for smallholder farmers to produce their own coconut (Cocos nucifera) seednuts on farm. Over millennia, these smallholder farmers have created a wide range of coconut diversity and associated traditional knowledge. However, for seednuts produced under natural, open pollination, the male parent identity is not known. Often, less than 10% of the offspring reproduce the desired parental type and traits. This paper summarizes key aspects of coconut’s complex reproductive biology in the context of its conservation and breeding. It outlines how small-scale farmers can contribute to expanding and conserving in situ coconut genetic diversity. In some countries, there are already profitable coconut seednut production companies. However, very few farmers currently sell their seednuts, and these are only available in very limited quantities. Opportunities exist for smallholder farmers to start new profitable seednut businesses, especially in countries where national services release only a few coconut varieties, and where demand for coconut seednuts for replanting is high. Measures are needed to establish farmer-produced quality seednut standards. Empowering smallholders to master pollination techniques could remove a longstanding barrier to coconut improvement. It also emphasizes a broader paradigm shift toward decentralized, farmerdriven conservation and use systems.</t>
+  </si>
+  <si>
+    <t>Breeding; In situ conservation; Production; Farmers; Conservation</t>
+  </si>
+  <si>
+    <t>Fiji; Papua New Guinea</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.15000152</t>
+  </si>
+  <si>
+    <t>Morphophysiology responses of taro on different soil water level</t>
+  </si>
+  <si>
+    <t>This study aims to determine the response of growth and yield of taro plant genotypes to the level of soil water availability. The experiment was carried out using a divided plot design with the main plot being the rate of water application, namely: 60% FC (Field capacity), 80% FC, 100% FC, 120% FC and 140% FC, while the subplots were taro genotypes consisting of two types of dasheen (Ketan and California genotype), two types of eddoe (Satoimo and Jepang Hijau) also Xanthosoma (Talas Kuning). Parameters of plant growth observations included plant height, number of leaves, leaf area, stem diameter and width of canopy, while parameters of harvest observations included tuber fresh weight and total fresh weight. Physiological observations include chlorophyll content and number of stomata. Plant height of all types of taro was more vigor at 120 and 140% FC of water. For dasheen type taro, California taro with 140% FC treatment produced tuber fresh weight 36% higher than California taro plants at 60% FC treatment, while for Eddoetypetaro, Satoimo taro with 140% FC treatment produced tuber fresh weight 25% higher thanin 60% FC treatment. This proves that 5 genotypes of taro adaptive on waterlogging stress rather than drought stress. Satoimo and Jepang Hijau (eddoe type) are more adaptive to drought and wet soil conditions than talas Ketan, California and Talas Kuning (dasheen type). This study was undertaken as part of the project Conservation and Sustainable Utilization of the underutilized Taro to Increase Food Security and Livelihood of Marginalized Communities Faced with Climate Change funded in the 4 th cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO).</t>
+  </si>
+  <si>
+    <t>Climate change; Stress; Breeding; Adaptation; Genomics; Yields</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.17241104</t>
+  </si>
+  <si>
+    <t>LABORATORIO DE CONOCIMIENTOS SOBRE AGROBIODIVERSIDAD Un evento de la Comunidad de Práctica del Fondo de Distribución de Beneficios</t>
+  </si>
+  <si>
+    <t>Este informe presenta un resumen de las experiencias compartidas y las recomendaciones surgidas del Laboratorio de Conocimientos sobre Agrobiodiversidad, un evento de la Comunidad de Prácticas organizado por el Fondo de Distribución de Beneficios del Tratado Internacional sobre los Recursos Fitogenéticos para la Alimentación y la Agricultura. El evento se celebró en Cusco (Perú) y constituyó un espacio participativo, transparente e inclusivo. En él se dieron cita diversas formas de conocimiento, experiencias e iniciativas sobre la conservación y el uso sostenible de la agrobiodiversidad en los Andes y en toda la región de América Latina y el Caribe. Los participantes, a través del diálogo, intercambiaron lecciones y dificultades, identificaron nuevas vías y destacaron buenas prácticas que pueden replicarse y ampliarse cuando ello sea viable y apropiado. Durante el acto se compartieron experiencias e innovaciones en forma de presentaciones de pósters relacionados con cuatro temas urgentes: seguimiento y documentación de la agrobiodiversidad; herramientas y planes financieros para apoyar a los guardianes de la agrobiodiversidad; participación de los jóvenes y cadenas de valor; y políticas y gobernanza. El informe recoge los pósters presentados, un resumen de los tipos de innovaciones y recomendaciones procedentes de y para diversos grupos de interesados. Versión én Ingles: https://doi.org/10.5281/zenodo.17236408</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.16891051</t>
+  </si>
+  <si>
+    <t>Sustainable Utilization and Conservation of Plant Genetic Diversity: A Case Study from Serbia. In: Sustainable utilization and conservation of plant genetic diversity (pg.485-550)</t>
+  </si>
+  <si>
+    <t>The first Serbian collection of small grain varieties was established to advance existing agricultural production where crops and livestock were integrated in farming systems. With more than a century of organized work on collection, evaluation, and utilization of small grain resources, it is a good example of their sustainable use. The presented collections are a demonstration of returned investment in germplasm conservation and research. As much as the work on PGR may seem long term and with non-tangible return, the benefits are numerous. Increasing availability and knowledge on the germplasm will surely add to the sustainability of both breeding programs and plant genetic resources. This study is included in then  S ustainable utilization and conservation of plant genetic diversity journal (pg.485-550) and has been financially supported through the project Redesigning the exploitation of small grains genetic resources towards increased sustainability of grain-value chain and improved farmers’ livelihoods in Serbia and Bulgaria – GRAINEFIT funded in the forth project cycle of the benefit-sharing Fund of the International Treaty on PGRFA.  </t>
+  </si>
+  <si>
+    <t>Landraces; Climate change; Farming systems; Breeding; Native varieties; Local communities; Genomics; Production; Sustainable agriculture; Nutrition; Food security; Crop diversity; Conservation; Yields</t>
+  </si>
+  <si>
+    <t>Small grains; Wheat; Legumes; Cereals</t>
+  </si>
+  <si>
+    <t>Serbia; Bulgaria</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.19456014</t>
+  </si>
+  <si>
+    <t>Report on Seed Diversity, Germination, Plant Standing and Harvesting: Jharkand India - Part 1</t>
+  </si>
+  <si>
+    <t>This report summarizes the seed diversity, germination, plant standing, and harvesting observations documented during the third reintroduction of farmers’ varieties in Jharkhand during the 2022–2023 kharif season, carried out under the project PR-294-India Improving pulse biodiversity in rice fallow areas of tribal belts of Central and East Indian states to bring resilience in the farming practice, provide livelihood support and enhance nutritional level of the tribal population , funded through the fourth cycle of the Benefit-sharing Fund of the International Treaty on Plant Genetic Resources for Food and Agriculture. The report records the circulation, distribution, and field performance of local, farmer-maintained, and improved seed materials across crops such as arhar, urad, moong, maize, ragi, ghaghra, and red kudrum through on-farm trials and field monitoring. It documents germination, crop establishment, flowering, and harvesting outcomes, and provides practical evidence on varietal adaptation, seed recovery, and field-level challenges and opportunities in project areas. The report serves as a reference for understanding how seed diversity and farmer-led reintroduction contribute to resilient farming systems and the continued use of diverse crop genetic resources in Jharkhand.</t>
+  </si>
+  <si>
+    <t>Farmers preferred varieties; Community seed banks; Farmers; Adaptation; On-farm conservation</t>
+  </si>
+  <si>
+    <t>Pulses; Legumes; Maize</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.19553906</t>
+  </si>
+  <si>
+    <t>Los "porotos" (Phaseolus vulgaris y P. coccineus) Un legado familiar. Diversidad biocultural de "porotos" de Argentina</t>
+  </si>
+  <si>
+    <t>This article was developed in the framework of the project “Conservación y uso sostenible de los recursos fitogenéticos locales para la alimentación y la agricultura (RFAA) para contribuir a la seguridad alimentaria de los pequeños agricultores de Argentina” funded in the 4th project cycle of the Benefit-sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO). In Covunco Abajo, Zapala, Neuquén, Argentina, a group of women came together through workshops organized by the INTA Rural Extension Agency to address issues related to their production systems. During these workshops, it became evident that all participants conserved a remarkable diversity of local seeds, particularly beans, including nine varieties belonging to two species,  Phaseolus vulgaris and P. coccineus . These varieties were obtained mainly through family inheritance and seed exchange, and were valued for food, ornamental, commercial, and emotional purposes. Using the framework of biocultural diversity from an ethnobiological perspective, this study analyzed and documented the relationship between these bean varieties and the women of Covunco Abajo. A total of nine households with seed houses were recorded, involving 13 participants at different stages of the study. Through workshops, conversations, shared mate, and interviews, the research reconstructed the story behind the beans of Covunco, the diversity maintained, and the knowledge and practices associated with their cultivation and conservation.</t>
+  </si>
+  <si>
+    <t>Seed guardians; Native varieties; Women farmers; Traditional knowledge</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.15088473</t>
+  </si>
+  <si>
+    <t>Millets: Traditional "Poor  Man's" Crop or Future Smart  Nutri-Cereals?</t>
+  </si>
+  <si>
+    <t>Millets represent a diverse group of cereal crops of significance to sub-Saharan Africa and globally. However, they remain a set of crops with limited attention and priority paid to them with paucity of information on their genetic diversity and sustainable use. Existing knowledge on millets with respect to cultivation, health, and nutritional benefits, and contribution to sustainable environmental management, and use is mainly attributed to traditional indigenous knowledge held by rural folks in different regions of the continent. The emergence of other cereal staples, however, led to millets losing their place as an important crop limiting their use to a “famine” crop with production occurring on smallholdings among the marginalized poor. This threatens interest, patronage, conservation and use to sustainably and fully exploit the potential of millets for the benefit of society. Intertwined with tradition and culture, millets in sub-Saharan Africa and elsewhere nonetheless hold great promise to contribute to food security, revitalize and diversify diets, improve farmer livelihoods, resilience, and adaptation to climate change. This chapter discusses the importance of millets, challenges to production, contribution to nutrition and health, traditional knowledge and products, novel and non-traditional products, contribution to resilience and climate change, and diversity of available genetic resources. This book chapter was elaborated with support from the project “ Harnessing dryland legume and cereal genetic resources for food and nutrition security and resilient farming systems in Malawi and Zambia” funded in the 4 th cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO).</t>
+  </si>
+  <si>
+    <t>Nutrition; Health; Adaptation; Traditional knowledge; Value chain; Resilience; Climate change</t>
+  </si>
+  <si>
+    <t>Small grains; Cereals; Millet</t>
+  </si>
+  <si>
+    <t>Uganda; Zimbabwe</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.19555721</t>
+  </si>
+  <si>
+    <t>Maíz (Zea mays L.) Hoja de divulgación de la Red de Recursos Fitogenéticos</t>
+  </si>
+  <si>
+    <t>This dissemination sheet was developed in the framework of the project “Conservación y uso sostenible de los recursos fitogenéticos locales para la alimentación y la agricultura (RFAA) para contribuir a la seguridad alimentaria de los pequeños agricultores de Argentina” funded in the 4th project cycle of the Benefit-sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO). It presents maize,  Zea mays L., as a crop of Mexican origin with broad genetic diversity expressed in the colors, forms, and types of plants, ears, and grains found across the Americas. The sheet highlights its adaptation to diverse environments, its importance for local communities and producers, and the value of conserved accessions in Argentina. It also notes that maize populations preserved in germplasm collections may contribute useful traits such as resistance to diseases, tolerance to drought and salinity, precocity, forage aptitude, and nutritional quality.</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.19555221</t>
+  </si>
+  <si>
+    <t>Papa silvestre (Solanum chacoense Bitter) Hoja de divulgación de la Red de Recursos Fitogenéticos</t>
+  </si>
+  <si>
+    <t>This dissemination sheet was developed in the framework of the project “Conservación y uso sostenible de los recursos fitogenéticos locales para la alimentación y la agricultura (RFAA) para contribuir a la seguridad alimentaria de los pequeños agricultores de Argentina” funded in the 4th project cycle of the Benefit-sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO). It presents  Solanum chacoense , a wild potato species widely distributed in Argentina and recognized as an important wild relative of cultivated potato. The sheet highlights its botanical characteristics, geographic distribution, and value for ex situ conservation. It also emphasizes its use in potato genetic improvement due to its resistance to fungal, bacterial, and viral diseases, as well as tolerance to heat and drought.</t>
+  </si>
+  <si>
+    <t>Ex situ conservation; Crop diversity; Breeding</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.15006083</t>
+  </si>
+  <si>
+    <t>Ex Situ Diversity of Sorghum bicolor (L.) moench Collections and Derived Wide Crosses (sorghum x maize) Based on DArTSeq Markers</t>
+  </si>
+  <si>
+    <t>Sorghum is an important crop in sub-Saharan Africa. However, despite its importance, sorghum continues to have limited research attention and priority and is categorised as one of the Neglected and Underutilised Species. Paucity of current information on genetic diversity and structure of sorghum accessions being cultivated, improved, introduced, and or conserved across east and southern Africa remains limiting. Ex situ genetic diversity and population structure for 177 sorghum accessions from diverse sources was studied using high throughput Diversity Array Technology markers. A total of 30,030 SilicoDArT markers and 15,220 DArTseq SNP markers were generated with over 90% call rate and 95% reproducibility. DArTseq SNP markers had an average polymorphic information content of 0.21 indicating the discriminatory power of DArTSeq markers. Genetic relationships estimated using discriminant analysis of principal components and ancestry coefficients revealed four major clusters with eight subclusters. Observed heterozygosity was lower than the expected heterozygosity across populations with a mean inbreeding coefficient (F IS ) of 0.82. Analysis of molecular variance found 83% of the variation to be attributed to within-population variance. A high divergence (F st = 0.16) obtained from AMOVA suggests high genetic differentiation among populations. Genetic diversity indices Shannon-wiener index (H) (3.37 – 3.95), Stoddard and Taylor index (G) (29 – 52) and Simpson’s index (l - Lambda) (0.90 -0.99) were high across populations. Nei’s unbiased gene diversity ranged from 0.13 - 0.23. The results suggest a high differentiation among sorghum accessions under study. Implications with respect to insights to guide identification, selection and testing of plant genetic resources for food and agriculture with unique genes and traits to address demand-led crop improvement and market needs, conservation, and deployment in farmer fields are shared. This study was undertaken as part of the project Harnessing dryland legume and cereal genetic resources for food and nutrition security and resilient farming systems in Malawi and Zambia funded in the 4 th cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO).</t>
+  </si>
+  <si>
+    <t>Genomics; Underutilized crops; Adaptation; Farmers; Breeding; Markets; Conservation; Ex situ conservation</t>
+  </si>
+  <si>
+    <t>Uganda; Zambia</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.19569512</t>
+  </si>
+  <si>
+    <t>Conservation of taro genetic resources as an alternative food for the future</t>
+  </si>
+  <si>
+    <t>This research was undertaken as part of the project Conservation and Sustainable Utilization of the underutilized Taro to Increase Food Security and Livelihood of Marginalized Communities Faced with Climate Change funded in the 4th cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO). The article examines the conservation of taro genetic resources in Malaysia as a basis for future food security and crop improvement. It documents the collection and conservation of taro accessions maintained at MARDI Serdang, and presents morphological characterization of selected varieties together with genetic analysis using molecular markers to assess diversity and relationships among accessions. The study highlights the wide variability found in Malaysian taro germplasm, the value of taro as an alternative food crop under changing climatic conditions, and the importance of conserving and evaluating planting materials for sustainable use, breeding, and future agricultural development.</t>
+  </si>
+  <si>
+    <t>Food security; Genomics; Characterization and evaluation; Breeding</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.19468643</t>
+  </si>
+  <si>
+    <t>Report on Seed Diversity, Germination, Plant Standing and Harvesting: Jharkand India - Part 2</t>
+  </si>
+  <si>
+    <t>This report summarizes the second part of seed diversity, germination, plant standing, and harvesting observations documented during the third reintroduction of farmers’ varieties in Jharkhand during the 2022–2023 rabi season, carried out under the project PR-294-India  Improving pulse biodiversity in rice fallow areas of tribal belts of Central and East Indian states to bring resilience in the farming practice, provide livelihood support and enhance nutritional level of the tribal population , funded through the fourth cycle of the Benefit-sharing Fund of the International Treaty on Plant Genetic Resources for Food and Agriculture. The report documents the circulation, distribution, and field performance of local and improved seed materials across crops such as black mustard, yellow mustard, chickpea, lentil, pea, and barley through on-farm trials and seasonal field monitoring. It records germination, crop establishment, flowering, and harvesting outcomes, and provides practical evidence on varietal performance, seed recovery, and the management of diverse crop genetic resources under rabi season conditions in Jharkhand. The report serves as a reference for understanding how seed diversity and farmer-led reintroduction contribute to resilient farming systems and the continued use of diverse pulse and associated crop varieties in project areas.</t>
+  </si>
+  <si>
+    <t>Farmers preferred varieties; Farming systems; On-farm conservation</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.19454437</t>
+  </si>
+  <si>
+    <t>Report on Farmers Field Exchange Visit</t>
+  </si>
+  <si>
+    <t>This report documents farmers’ field exchange visits conducted in West Bengal, Bihar, Jharkhand, and Chhattisgarh during 2022–2023 under the project PR-294-India Improving pulse biodiversity in rice fallow areas of tribal belts of Central and East Indian states to bring resilience in the farming practice, provide livelihood support and enhance nutritional level of the tribal population , funded through the fourth cycle of the Benefit-sharing Fund of the International Treaty on Plant Genetic Resources for Food and Agriculture. The visits provided project farmers, including women farmers and farmer groups, with opportunities to observe field practices, interact with other farmers and local institutions, and exchange practical knowledge on irrigation management, crop timing, varietal choice, organic farming, low-cost nurseries, vermicomposting, biopesticides, and collective resource management. The report highlights how these exposure visits strengthened farmer learning, increased trust and confidence in adopting improved and locally adapted practices, encouraged ideas such as community seed banks and off-season cultivation, and supported wider dissemination of resilient and sustainable farming approaches across project locations.</t>
+  </si>
+  <si>
+    <t>Community seed banks; Sustainable agriculture; Women farmers; Organic farming</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.19453744</t>
+  </si>
+  <si>
+    <t>Report on Gender Equality: Bridging the Gender Gap</t>
+  </si>
+  <si>
+    <t>This report documents gender equality workshops conducted in Jharkhand and West Bengal during 2022–2023 under the project PR-294-India Improving pulse biodiversity in rice fallow areas of tribal belts of Central and East Indian states to bring resilience in the farming practice, provide livelihood support and enhance nutritional level of the tribal population , funded through the fourth cycle of the Benefit-sharing Fund of the International Treaty on Plant Genetic Resources for Food and Agriculture. The report outlines efforts to integrate gender equality into project implementation by promoting balanced participation of women and men in community seed banks, seed distribution, trial plots, Farmer Field Schools, varietal selection training, and decision-making processes. It highlights women’s increasing involvement in seed access, crop cultivation, training, and local leadership, while also addressing broader issues of recognition, land rights, agricultural knowledge, and livelihood opportunities. The report shows how gender-responsive approaches can strengthen community seed systems, improve inclusion in agricultural development, and support more equitable and resilient farming communities.</t>
+  </si>
+  <si>
+    <t>Community seed banks; Gender; Women farmers; Livelihoods</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.19468994</t>
+  </si>
+  <si>
+    <t>Report on Seed Diversity, Germination, Plant Standing and Harvesting: West Bengal India - Part 2</t>
+  </si>
+  <si>
+    <t>This report summarizes the second part of seed diversity, germination, plant standing, and harvesting observations documented during the third reintroduction of farmers’ varieties in West Bengal during the 2022–2023 rabi season,  carried out under the project PR-294-India Improving pulse biodiversity in rice fallow areas of tribal belts of Central and East Indian states to bring resilience in the farming practice, provide livelihood support and enhance nutritional level of the tribal population , funded through the fourth cycle of the Benefit-sharing Fund of the International Treaty on Plant Genetic Resources for Food and Agriculture. The report documents the circulation, distribution, and field performance of local, farmer-maintained, and improved mustard varieties through on-farm trials and seasonal field monitoring. It records germination, crop establishment, and harvesting outcomes, and provides practical evidence on varietal performance, seed recovery, and field management under rabi season conditions in West Bengal. The report serves as a reference for understanding how seed diversity and farmer-led reintroduction contribute to resilient farming systems and the continued use of diverse crop genetic resources in project areas.</t>
+  </si>
+  <si>
+    <t>On-farm conservation; Farmers preferred varieties</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.19551679</t>
+  </si>
+  <si>
+    <t>La Subred de Recursos Fitogenéticos del INTA, Argentina</t>
+  </si>
+  <si>
+    <t>This poster was developed in the framework of the project “Conservación y uso sostenible de los recursos fitogenéticos locales para la alimentación y la agricultura (RFAA) para contribuir a la seguridad alimentaria de los pequeños agricultores de Argentina” funded in the 4th project cycle of Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO).  It presents the role of the Plant Genetic Resources Subnetwork of INTA, Argentina, in conserving and managing plant genetic resources through germplasm acquisition, ex situ conservation, characterization, and evaluation. The subnetwork contributes to food security, environmental sustainability, and the preservation of genetic diversity for present and future agricultural use.</t>
+  </si>
+  <si>
+    <t>Ex situ conservation; Food security; Characterization and evaluation; Conservation</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.19453182</t>
+  </si>
+  <si>
+    <t>Report on Farmers Training on Participatory Plants Variety Selection and Farmer Field Schools</t>
+  </si>
+  <si>
+    <t>This report summarizes farmers’ training activities on participatory plant variety selection and Farmer Field Schools carried out in Chhattisgarh and West Bengal during 2022–2023 under the project PR-294-India Improving pulse biodiversity in rice fallow areas of tribal belts of Central and East Indian states to bring resilience in the farming practice, provide livelihood support and enhance nutritional level of the tribal population , funded in the fourth project cycle of the Benefit-sharing Fund of the International Treaty on Plant Genetic Resources for Food and Agriculture of the Food and Agriculture Organization of the United Nations. The report describes training sessions designed to strengthen farmers’ knowledge of selecting local and improved varieties, seed preservation, traditional and modern seed management practices, and the role of participatory approaches in varietal selection and crop improvement. It also documents Farmer Field School activities focused on crop production, soil health, plant nutrition, pest management, post-harvest handling, local seed conservation, and the practical use of agricultural tools and technologies. The report highlights how these training processes supported farmer learning, strengthened community seed systems, encouraged the use and conservation of local varieties, and contributed to more resilient and knowledge-based farming practices in project areas.</t>
+  </si>
+  <si>
+    <t>Participatory variety selection; Native varieties; Farmers; Farming systems; Seed system</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.14999488</t>
+  </si>
+  <si>
+    <t>Current status of taro (Colocasia esculenta) utilization as local food diversification toward climate resilience in Indonesia</t>
+  </si>
+  <si>
+    <t>Indonesia is a tropical country that experiences the impact of climate change. The utilization of taro as an amphibian crop might sustain the food availability for the most vulnerable farmers against the negative impact of climate change. The study aims to evaluate the current status of taro utilization and production as local food concerning food diversification, sustainable agriculture, and climate change issues. Data were obtained from a focus group discussion with primary stakeholders of the taro value chain and literature review. Results show that taro is an important secondary food in some regions with three main uses as local consumption, local trading, and export. Prominent taro consumers existed in West Papua, Papua, Maluku, and Central Sulawesi Provinces with consumption rates 10.6, 5.3, 2.2, and 2.0 kg/capita/year, respectively. Taro was intensively cultivated in Banten, West Java, and South Sulawesi provinces, for fresh and processed products. The respondents agree with taro as a prospective adaptive crop to climate change of both drought and excess precipitation. There are some issues in the biodiversity conservation, crop improvement, link-match industry, and stakeholder capacity building for competitive, quality, quantity, and sustainable production, as future works in the taro value chain in Indonesia. This study was undertaken as part of the project Conservation and Sustainable Utilization of the underutilized Taro to Increase Food Security and Livelihood of Marginalized Communities Faced with Climate Change funded in the 4 th cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO)  </t>
+  </si>
+  <si>
+    <t>Value chain; Climate change; Production; Sustainable agriculture; Markets; Breeding; Characterization and evaluation; Value chain; Adaptation; Resilience</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.19553748</t>
+  </si>
+  <si>
+    <t>Riqueza específica y cultural en las Ferias Zonales de Intercambio de Semillas Nativas y Criollas de la provincia de Misiones, Argentina</t>
+  </si>
+  <si>
+    <t>This booklet was developed in the framework of the project “Conservación y uso sostenible de los recursos fitogenéticos locales para la alimentación y la agricultura (RFAA) para contribuir a la seguridad alimentaria de los pequeños agricultores de Argentina” funded in the 4th project cycle of the Benefit-sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO). It documents the specific and cultural richness found in regional fairs for the exchange of native and creole seeds in Misiones, Argentina. The publication highlights the efforts of farmers, seed guardians, and indigenous communities to conserve, multiply, and exchange local seed diversity. It also identifies the creole seed species maintained by family farmers participating in these fairs. Data were collected in 2023 from fairs held in Salto Encantado, Alto Uruguay, Zona Sur, Iguazú, San Pedro, and Oberá through semi-structured surveys using the EPICOLLECT5 digital application. Information was recorded from 64 seed guardians, and the data identified 540 seed samples grouped into 168 species and 57 botanical families.</t>
+  </si>
+  <si>
+    <t>Seed guardians; On-farm conservation; Family farming; Native varieties; Conservation; Local communities; Traditional knowledge</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.19568814</t>
+  </si>
+  <si>
+    <t>MARDI Initiative to Strengthen Taro Agriculture Practices with the Farmer Community</t>
+  </si>
+  <si>
+    <t>This research was undertaken as part of the project Conservation and Sustainable Utilization of the underutilized Taro to Increase Food Security and Livelihood of Marginalized Communities Faced with Climate Change funded in the 4th cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO). The article examines taro cultivation practices among farmer communities in Sekinchan, Selangor and Simpang Renggam, Johor, as part of MARDI’s efforts to strengthen taro agriculture through knowledge sharing and technology transfer. Based on survey data from 14 farmers, it documents local practices before, during and after planting, including varietal choice, land preparation, weeding, fertilization, irrigation, pest and disease management, harvesting, and marketing. The findings show that farmers rely heavily on experience-based and low-cost approaches, with significant variation across locations, while taro production provides multiple income opportunities through the sale of corms, suckers and leaves. The study highlights the importance of stronger collaboration between farmers and research and extension agencies to improve taro production, promote better agricultural practices, and enhance rural livelihoods.</t>
+  </si>
+  <si>
+    <t>Livelihoods; Income; Farmers; Sustainable agriculture; Farmers practices; Farmers communities</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.12731441</t>
+  </si>
+  <si>
+    <t>Genetic and G x E analysis of pearl millet genotypes in semi-arid Zimbabwe</t>
+  </si>
+  <si>
+    <t>Pearl millet is a neglected and under-utilized crop in most part of Africa whose nutritional potential has not been tapped. In comparison to other cereals the crop can adapt to harsh conditions such as drought, low soil fertility, high salinity, low pH or high temperature. Lack of improved varieties is the major impediment to sustained pearl millet production and productivity in the semi-arid regions. Accordingly, characterization of pearl millet germplasm is an initiative critical in any breeding initiative aimed at identifying genotypes with desirable attributes. Furthermore, information of heritability, genetic coefficients is key to informed hybridization and for prediction response to selection for economically important traits. This study sought to (i) assess genetic parameters and trait inter-relationship in selected pearl millet accessions (ii) determine the extent of morphophysiological genetic diversity among promising accessions and (iii) evaluate G x E of selected pearl millet genotypes for yield related traits in four diverse locations of Zimbabwe. It is recommended that when breeding for grain yield it is important to select days for 50% flowering, days to physiological maturity, plant height, exertion, number of leaves, stem thickness, productive tillers, non-productive tillers, harvested plant count, leaf length; leaf width and grain yield that are highly correlated. Genotypes IP18354, IP18945, IP19339, IP18999, IP19178, gave the lowest days to physiological maturity and can be further evaluated for possible release as early maturing varieties. It is suggested that further evaluations of these genotypes can be extended to more seasons for the assessment of GEI repeatability across environments. The BSc thesis was developed as part of the project “Exploring wide crosses derived crop biodiversity (sorghum x maize) for climate resilience and food and nutrition security in Eastern and Southern Africa” funded in the 4th cycle of the Benefit Sharing Fund (BSF) of the International Treaty of Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO) of the United Nations (UN).</t>
+  </si>
+  <si>
+    <t>Farmers; Resilience; Breeding; Climate change; Genomics; Underutilized crops; Yields; Production; Adaptation; Characterization and evaluation</t>
+  </si>
+  <si>
+    <t>Zimbabwe</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.16934187</t>
+  </si>
+  <si>
+    <t>On-farm conservation, management and use of barley, oats, rye and wheat genetic resources in Serbia. XII International Symposium on Agricultural Sciences</t>
+  </si>
+  <si>
+    <t>This study summarizes a two-year mission (2020–2021) in Serbia to collect small grain genetic resources and assess their conservation. Twelve samples were gathered: seven barley, two oat, two rye landraces, and one wheat variety across four regions, mainly in remote, mountainous areas of Zlatibor district. Most were found on the Pester plateau, where farmers still grow traditional cereals for personal use. Valued for traits like disease resistance and nutrition, these crops are grown with low inputs. Samples were preserved in Serbia’s gene bank and Svalbard Vault, multiplied for trials, and distributed for on-farm evaluations and community seed exchange initiatives. This study was financially supported in the framework of the project  Redesigning the exploitation of small grains genetic resources towards increased sustainability of grain-value chain and improved farmers’ livelihoods in Serbia and Bulgaria – GRAINEFIT funded in the forth project cycle of the Benefit-sharing Fund of the International Treaty on PGRFA.</t>
+  </si>
+  <si>
+    <t>Farmers; Climate change; Conservation; Landraces; On-farm conservation; Genomics; Native varieties</t>
+  </si>
+  <si>
+    <t>Wheat; Small grains; Cereals</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.19554331</t>
+  </si>
+  <si>
+    <t>Casa de Semillas de Zapala: Experiencia de Zona Centro de la Provincia de Neuquén. Sistematización del funcionamiento de la Casa de semillas "Grupo de Semillas"</t>
+  </si>
+  <si>
+    <t>This document was developed in the framework of the project “Conservación y uso sostenible de los recursos fitogenéticos locales para la alimentación y la agricultura (RFAA) para contribuir a la seguridad alimentaria de los pequeños agricultores de Argentina” funded in the 4th project cycle of the Benefit-sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO). It systematizes the functioning of the Zapala Seed House, a community-based initiative in the central zone of Neuquén that promotes the conservation, circulation, and local multiplication of seeds adapted to territorial agroecological conditions. The document describes its collective management model, including seed lending and return mechanisms, internal registration procedures, labeling, storage, viability criteria, and semaforization according to harvest year. It also presents the diversity conserved in the seed house, which currently includes 87 species and 298 varieties of horticultural, floral, aromatic, medicinal, shrub, and forest seeds. Overall, the document highlights the importance of community seed systems for strengthening agrobiodiversity, local knowledge, and food sovereignty in the territory.</t>
+  </si>
+  <si>
+    <t>Seed guardians; Community seed banks; Local communities; Seed system; Native varieties; Conservation; Farmers communities</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.16894390</t>
+  </si>
+  <si>
+    <t>Genetic improvement of grain yield and bread-making quality of winter wheat over the past 90 years under the Pannonian Plain conditions.</t>
+  </si>
+  <si>
+    <t>Most studies on genetic gains in wheat focus on yield and agronomic traits, with less attention to quality improvements. This study analyzed 25 winter wheat cultivars released in the Southern Pannonian Plain between 1930 and 2015, grown over three seasons in Novi Sad, Serbia. Grain yield increased linearly at an average rate of 45.5 kg ha⁻¹ yr⁻¹, suggesting that yield progress has not yet plateaued. Protein and wet gluten content declined significantly with the year of release, following a bi-linear trend. Key flour traits related to stronger gluten and higher sedimentation value—such as extensograph energy and farinograph resistance—also showed improvement over time. This study has been financially supported through the Redesigning the exploitation of small grains genetic resources towards increased sustainability of grain-value chain and improved farmers’ livelihoods in Serbia and Bulgaria – GRAINEFIT funded in the forth project cycle of the benefit-sharing Fund of the International Treaty on PGRFA.</t>
+  </si>
+  <si>
+    <t>Farmers; Climate change; Genomics; Yields</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.16934260</t>
+  </si>
+  <si>
+    <t>The Benefit-Sharing Fund's Grainefit project – towards delivering wheat grains that bring nutritional benefits.</t>
+  </si>
+  <si>
+    <t>Wheat is vital to food security in Serbia and globally. However, breeding focused on yield has reduced genetic diversity. The GRAINEIFIT project, under the Benefit-sharing Fund, aims to conserve and utilize neglected Serbian wheat landraces. In two-year field trials (2021–2023), 33 old genotypes were compared to modern ones. Traditional varieties showed higher total phenolics and ferulic acid—up to three times more than modern wheat—as well as vanillic, syringic, and p-coumaric acids. Many also had stronger antioxidant activity. Stara Banatka stood out for iron and zinc content, offering 90% of daily iron needs per bread portion, with promising agronomic traits.</t>
+  </si>
+  <si>
+    <t>Nutrition; Landraces; Conservation; Underutilized crops; Native varieties</t>
+  </si>
+  <si>
+    <t>Serbia</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.16891082</t>
+  </si>
+  <si>
+    <t>Black Oat (Avena strigosa Schreb.) Ontogenesis and Agronomic Performance in Organic Cropping System and Pannonian Environments</t>
+  </si>
+  <si>
+    <t>This study examined the influence of agroecological conditions on yield traits of black oat (Avena strigosa Schreb.). Field experiments were performed during the three consecutive years on the two localities in South Banat, in Serbia, which differed in soil type: carbonate chernozem and humogley. The average yields of aboveground biomass, yield and protein content were significantly higher  on chernozem then on humogley, by 13%, 17% and 11%, respectively for all three seasons. The productivity was strongly influenced by different agroecological, soil and climatic Pannonian conditions. The aboveground biomass and grain yield on the humogley soil type indicate that this species can be successfully grown as a cover or fodder crop even in less favorable soil conditions. This study has been financially supported through the project Redesigning the exploitation of small grains genetic resources towards increased sustainability of grain-value chain and improved farmers’ livelihoods in Serbia and Bulgaria – GRAINEFIT funded in the forth project cycle of the Benefit-sharing Fund of the International Treaty on PGRFA.  </t>
+  </si>
+  <si>
+    <t>Farmers; Genomics; Yields; Organic farming; Stress</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.16897807</t>
+  </si>
+  <si>
+    <t>Effects of nitrogen fertilization on the yield of traditional varieties and landraces of winter wheat.</t>
+  </si>
+  <si>
+    <t>The intensification of agriculture has reduced biodiversity, eliminating many traditional wheat varieties. This study examined how nitrogen fertilization affects yield components and grain yield in five old wheat varieties: Stara Banatka, Bezostaya 1, Bankut 1205, Crnozrna, and Brkulja 4. A two-factorial trial with randomized treatments compared control (N0) and fertilized (N109) conditions. Variety had the greatest influence on trait variability, indicating strong genetic differences. Crnozrna had the highest grain mass per spike, while Bezostaya 1 had the highest 1000-grain weight and yield. Fertilization improved yields overall, with gains ranging from 2% to 11% depending on the variety. These study is included in the Book of Proceedings, "15th International Scientific Agriculture Symposium Agrosym 2024", 10-13 October 2024. (pp. 384-391).  This study has been financially supported through the project  Redesigning the exploitation of small grains genetic resources towards increased sustainability of grain-value chain and improved farmers’ livelihoods in Serbia and Bulgaria – GRAINEFIT funded in the forth project cycle of the Benefit-sharing Fund of the International Treaty on PGRFA.  </t>
+  </si>
+  <si>
+    <t>Yields; Crop diversity; Genomics; Landraces; Native varieties</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.17106839</t>
+  </si>
+  <si>
+    <t>Population structure and diversity of Southeast Asian rice varieties</t>
+  </si>
+  <si>
+    <t>This study assessed the structure and genetic diversity of rice popu lations of Southeast Asian varieties, based on quantitative morphological and molecular traits. Population structure analysis revealed four distinct populations as ancestral origin of the varieties in the collection. Some traditional varieties from different countries share the same ancestry, while on the other hand, admixture was observed in the ancestry of some varieties. High diversity in quantitative morphological traits was confirmed in the rice collection. Spikelet fertility and plant height contributed significantly to the diversity. This study paper was developed as part of the implementation of the project “Multi-country Construction of A Test Platform for the Development and Allocation of Unique Identifiers for Rice Germplasm” , supported in the 3 rd   cycle of the Benefit Sharing Fund (BSF) of the FAO-International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) ) with financial support from the European Union (EU) through the creation and dissemination of an international database to promote the use of wheat genetic resources and increase genetic gains.</t>
+  </si>
+  <si>
+    <t>Crop diversity; Breeding; Genomics; Native varieties</t>
+  </si>
+  <si>
+    <t>Rice</t>
+  </si>
+  <si>
+    <t>Indonesia; Malaysia; Lao People's Democratic Republic; Philippines</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.12724523</t>
+  </si>
+  <si>
+    <t>Genetic Analysis and Adaptability of Sorghum Germplasm in Semi-arid Zimbabwe</t>
+  </si>
+  <si>
+    <t>This BSc thesis was supported through the project “Exploring wide crosses derived crop biodiversity (sorghum x maize) for climate resilience and food and nutrition security in Eastern and Southern Africa” funded in the 4th cycle of the Benefit Sharing Fund (BSF) of the International Treaty of Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organisation (FAO). This study seeks to determine the extent of diversity among forty-nine sorghum genotypes/accessions and evaluate their adaptability to some semi-arid parts of Zimbabwe using quantitative traits and identify sorghum accessions that are superior in desirable characteristics. Sorghum is a very diverse crop that can easily adapt to drought prone and marginal environments. Studying the genetic diversity of sorghum germplasm collections from Zimbabwe and other areas attracts special interest because a large amount of genetic variation is present in cultivated and wild sorghum germplasm in Zimbabwe and this diversity has not been fully investigated. Over the years studies have dealt with evaluating the diversity in sorghum based solely on morphological traits using smaller collections of exotic grain material. Although these provide useful information about the genetic variability among accessions, the genotype of some available sorghum germplasm still remains unknown. It has therefore been reported that using quantitative morphological traits using bigger collection of both exotic and indigenous germplasm could be more effective in evaluating the genetic diversity of accessions. However,to to date, a few studies have assessed sorghum’s genetic diversity using morphological traits under Zimbabwean conditions</t>
+  </si>
+  <si>
+    <t>Genomics; Climate change; Crop diversity; Breeding; Adaptation; Characterization and evaluation; Stress; Resilience; Native varieties</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.19222369</t>
+  </si>
+  <si>
+    <t>Upland Rice - A New Non-Traditional Crop For Zimbabwe - Poster</t>
+  </si>
+  <si>
+    <t>This poster highlights efforts to develop upland rice as a viable non-traditional crop for Zimbabwe. By assessing exotic germplasm, refining production practices, and evaluating adaptation, pests, and disease under local conditions, the project aims to support the release of high-yielding varieties and guide profitable upland rice production. The work contributes to improved food security and agricultural resilience. The study was developed as part of the project “Exploring wide crosses derived crop biodiversity (sorghum x maize) for climate resilience and food and nutrition security in Eastern and Southern Africa” funded by the Benefit Sharing Fund (BSF) of the International Treaty of Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organisation (FAO) of the United Nations (UN).</t>
+  </si>
+  <si>
+    <t>Farmers; Stress; Adaptation; Climate change; Characterization and evaluation; Yields; Genomics; Production</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.12723635</t>
+  </si>
+  <si>
+    <t>Evaluation of drought and heat stress tolerance of diverse sorghum germplasm</t>
+  </si>
+  <si>
+    <t>The study was developed as part of the project “Exploring wide crosses derived crop biodiversity (sorghum x maize) for climate resilience and food and nutrition security in Eastern and Southern Africa” funded in the 4th cycle of the Benefit Sharing Fund (BSF) of the International Treaty of Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organisation (FAO) of the United Nations (UN).  The study made use of one of the reliable but rarely used statistical tools called Path coefficient analysis which enables partitioning and quantification of interrelated independent variables of different components and their direct and indirect effects on grain yield as a response to stress tolerance through regression correlation estimates. Such knowledge will play a pivotal role in enhancing breeding initiatives to improve heat and moisture stress tolerance and in management of cropping systems. The study will make use of a natural and cheap method of simultaneously inducing heat and drought stress on the field by altering planting dates to coincide heat and drought stress period of the season with the reproductive stages of the crop. Though the method is dependent on weather patterns that are not static it mimics the natural environmental conditions hence results will be more applicable to farmers’ conditions. Sorghum is well adapted and has a very low risk of failure, therefore research on such crops of high energy and nutrition need to be promoted. Hence results of research of this nature may increase adoption and resilience in marginal communities especially for communities prone to malnutrition, HIV prevalence, dominated by the elderly and children (Amadou et al., 2013). Thus the research will identify genotypes that are tolerant to heat and drought stress, predictive ability of different screening techniques, indices and various statistical tools in sorghum and the genotypes to be used will be explored as well. </t>
+  </si>
+  <si>
+    <t>Stress; Genomics; Adaptation; Crop diversity; Breeding; Climate change; Yields; Marginalized communities; Production; Characterization and evaluation; Sustainable agriculture</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.19453394</t>
+  </si>
+  <si>
+    <t>A Small Change Makes a Big Difference: Adoption of Seed Biodiversity and Multiplication</t>
+  </si>
+  <si>
+    <t>This report presents field-based success stories from Bihar and West Bengal under the project PR-294-India Improving pulse biodiversity in rice fallow areas of tribal belts of Central and East Indian states to bring resilience in the farming practice, provide livelihood support and enhance nutritional level of the tribal population , funded through the fourth cycle of the Benefit-sharing Fund of the International Treaty on Plant Genetic Resources for Food and Agriculture. Through farmer testimonies and project case examples, the document illustrates how the adoption of seed biodiversity, community seed banks, participatory variety selection, and seed multiplication contributed to the revival of traditional pulses, millets, oilseeds, and other indigenous crops. The report highlights practical outcomes including improved food security, reduced dependence on purchased inputs, renewed use of organic farming practices, restoration of lost local varieties, stronger seed self-reliance, and enhanced livelihood opportunities for tribal farming households. It serves as a grounded account of how small-scale seed and farming interventions can generate significant social, economic, and agroecological change in project communities.</t>
+  </si>
+  <si>
+    <t>Community seed banks; Participatory variety selection; On-farm conservation; Native varieties; Livelihoods; Organic farming; Food security</t>
+  </si>
+  <si>
+    <t>Millet; Oilseed; Pulses</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.15000380</t>
+  </si>
+  <si>
+    <t>Sustainability cultivation and traditional conservation of taro diversity in Bogor Indonesia</t>
+  </si>
+  <si>
+    <t>Taro refer to Colocasia esculenta is tuber crop in Araceae family. It is the staple food especially in Asia and Oceania. Taro is high in carbohydrates, protein, vitamins (A, C, B1, B2), phosphorus, magnesium, iron, calcium, and potassium. Protein contained in taro is higher than sweet potato and cassava. It has become a staple food for some people in Indonesia, particularly in the eastern region such as Nusa Tenggara, Maluku, and Papua. Indonesia is one of the countries with the greatest diversity of taro in the world. There are diversified taro genotypes that are spread in almost all islands of the Indonesian archipelago with various local names. Fresh taro and its processed products have been produced in Bogor for decades. It has become a popular commodity from this city and evoked an image of Bogor. The essential component of this issue is the sustainability of taro farming, and farmers are the major preserver who has primary decision-making in agricultural management. It assumes there were unusual agricultural practices that promote the long-term viability of taro cultivation. Farmers' consideration of taro cultivation and their on-farm activities were observed, and the impact on sustainability was studied. We surveyed 30 taro farmers in 8 districts Bogor with a rapid rural appraisal and field observation to validate the obtained data and plant diversity analysis. The result showed that taro has provided more income for farmers, and they prefer an intercropping approach in taro farming. Seed availability was the main consideration of farmers in cultivating this plant consistently for a long time. The seed rotation by seed sharing between farmer's communities was the mechanism of seed exchange and spread of taro cultivars. There was also found the diversity of taro that divided into three groups similarities and simply to distinguish by the plant stature, color of petioles and corms cross-section. This study was undertaken as part of the project Conservation and Sustainable Utilization of the underutilized Taro to Increase Food Security and Livelihood of Marginalized Communities Faced with Climate Change funded in the 4 th cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO).</t>
+  </si>
+  <si>
+    <t>Farmers communities; Sustainable agriculture; Income; Conservation; Traditional knowledge; Farmers; Seed system; Crop diversity; On-farm conservation</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.19553461</t>
+  </si>
+  <si>
+    <t>Laboratorio de Conocimiento en Agrobiodiversidad - Argentina</t>
+  </si>
+  <si>
+    <t>This poster was developed in the framework of the project “Conservación y uso sostenible de los recursos fitogenéticos locales para la alimentación y la agricultura (RFAA) para contribuir a la seguridad alimentaria de los pequeños agricultores de Argentina” funded in the 4th project cycle of Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO). It presents the Agrobiodiversity Knowledge Laboratory initiative in Argentina, which promotes community conservation, seed self-production, crop diversity, and knowledge exchange with producers from the Northwest, Northeast, and North Patagonia.</t>
+  </si>
+  <si>
+    <t>Seed system; Farmers communities; Native varieties; Farmers practices; Conservation; Traditional knowledge; Farmers</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.19451177</t>
+  </si>
+  <si>
+    <t>Germination, Plant Standing and Harvesting Report - Part 2</t>
+  </si>
+  <si>
+    <t>This report summarizes the seed diversity, germination, plant standing and harvesting observations documented during the third reintroduction of farmers’ varieties in Bihar during the 2022–2023 rabi season, carried out as part of the project PR-294-India Improving pulse biodiversity in rice fallow areas of tribal belts of Central and East Indian states to bring resilience in the farming practice, provide livelihood support and enhance nutritional level of the tribal population , funded in the fourth project cycle of the Benefit-sharing Fund of the International Treaty on Plant Genetic Resources for Food and Agriculture of the Food and Agriculture Organization of the United Nations. The report documents the circulation and field performance of seed materials across crops such as black and yellow mustard, chickpea, lentil, pea, barley and lotni, and records germination, crop establishment, flowering and harvest outcomes from farmer trial plots in Bihar. It provides practical evidence on the reintroduction and on-farm assessment of local and improved varieties under rabi season conditions, and serves as a reference for understanding how seed diversity contributes to resilient farming systems, farmer livelihoods and the continued use of diverse crop genetic resources in project areas.</t>
+  </si>
+  <si>
+    <t>Farmers preferred varieties; Crop diversity; Native varieties; Farming systems; On-farm conservation</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.15088400</t>
+  </si>
+  <si>
+    <t>Malaysia Morpho-physiological characterization and genetic diversity of cocoyam accessions (Xanthosoma sagittifolium (L.) Schott)</t>
+  </si>
+  <si>
+    <t>This research paper was prepared as part of the implementation of the project Conservation and Sustainable Utilization of the underutilized Taro to Increase Food Security and Livelihood of Marginalized Communities Faced with Climate Change funded in the 4 th cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO) Tania or cocoyam (Xanthosoma sagittifolium (L.) Schott) is a member of Araceae; the cormels contain carbohydrate that is valuable in the food industry and to supports food security. However, information on the diversity in cocoyam accessions to support higher productivity and breeding program is still limited. The research aimed to characterize morpho [1] physiology and diversity of cocoyam accessions. The research was carried out from December 2018 to July 2019 at the Leuwikopo Experimental Farm, IPB Bogor. The research used seven accessions collected by the Agency for the Assessment and Application of Technology (BPPT) namely S8, S22, S27, S29, S31, S32, and S37. Accessions were maintained with a spacing of 50 cm x 50 cm under 50% shading net. Cluster analysis used the unweighted pair group method using the arithmetic average (UPGMA) method. The study showed that there was diversity in 31 of the 51 morphological and physiological characters. Of the 31 various variables, only 14 variables had a PIC value of more than 0.5. The color of the inner petiole and stomatal density were important characters in the characterization of cocoyam because it had the highest diversity. At the accession level, they were grouped into two groups, Group I had accession S29 members, and the rest were grouped into Group II. Group II had three subgroups, namely A (S8 and S32), B (S22, S27, and S31), and C (S37). Accessions S27 and S31 had a high degree of similarity.</t>
+  </si>
+  <si>
+    <t>Climate change; Adaptation; Genomics; Stress; Characterization and evaluation; Crop diversity; Breeding</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.12724297</t>
+  </si>
+  <si>
+    <t>Genetic Analysis and adaptability of sorghum germplasm in semi-arid Zimbabwe - Poster</t>
+  </si>
+  <si>
+    <t>Sorghum is the second most important grain cereal after maize in sub-Saharan Africa. The rate of accelerating of climate change and variability conjoined with increased global population threaten world food security. Changes in precipitation patterns further exacerbates crop failure and production declines. Small grain crops have been shown to thrive well under unfavorable conditions and these should be adopted especially in areas facing challenges due to climate change. Accordingly, sorghum has the potential to play an important role in meeting the world’s food demand in the face of climate change, land degradation and increasing water scarcity (Mofokeng et al., 2017). Sorghum has a wide genetic diversity which makes it possible to produce a wide range of diverse products and thus strengthen the crop’s value chain. This technical note was developed as part of the project “Exploring wide crosses derived crop biodiversity (sorghum x maize) for climate resilience and food and nutrition security in Eastern and Southern Africa” funded in the 4th cycle of the Benefit Sharing Fund (BSF) of the International Treaty of Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organisation (FAO) of the United Nations (UN).</t>
+  </si>
+  <si>
+    <t>Farmers; Adaptation; Climate change; Crop diversity; Genomics; Yields; Stress; Breeding; Value chain</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.19455909</t>
+  </si>
+  <si>
+    <t>Report on Seed Diversity, Germination, Plant Standing and Harvesting: West Bengal India - Part 1</t>
+  </si>
+  <si>
+    <t>This report summarizes the seed diversity, germination, plant standing, and harvesting observations documented during the third reintroduction of farmers’ varieties in West Bengal during the 2022–2023 kharif season, carried out under the project PR-294-India Improving pulse biodiversity in rice fallow areas of tribal belts of Central and East Indian states to bring resilience in the farming practice, provide livelihood support and enhance nutritional level of the tribal population , funded through the fourth cycle of the Benefit-sharing Fund of the International Treaty on Plant Genetic Resources for Food and Agriculture. The report documents the circulation, field introduction, and performance of local, farmer-maintained, and improved varieties, particularly arhar and black gram, through on-farm trials, germination monitoring, crop standing observations, harvesting records, and field follow-up visits. It provides practical evidence on varietal adaptation, seed recovery, field management challenges such as waterlogging and open grazing, and the role of community seed bank processes in supporting the continued use and evaluation of diverse crop genetic resources in West Bengal project areas.</t>
+  </si>
+  <si>
+    <t>On-farm conservation; Farmers preferred varieties; Farmers; Community seed banks; Adaptation</t>
+  </si>
+  <si>
+    <t>Gram</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.19450910</t>
+  </si>
+  <si>
+    <t>Seed Diversity, Germination, Plants Standing and Harvesting Report - Part 1</t>
+  </si>
+  <si>
+    <t>This report summarizes the seed diversity, germination, plant standing and harvesting observations documented during the third reintroduction of farmers’ varieties in Bihar during the 2022–2023 kharif season, carried out as part of the project PR-294-India Improving pulse biodiversity in rice fallow areas of tribal belts of Central and East Indian states to bring resilience in the farming practice, provide livelihood support and enhance nutritional level of the tribal population , funded in the fourth project cycle of the Benefit-sharing Fund of the International Treaty on Plant Genetic Resources for Food and Agriculture of the Food and Agriculture Organization of the United Nations.  The report records the sourcing, circulation and on-farm distribution of local, improved and farmer-maintained seed materials across a range of crops, and documents field-level performance through germination, crop establishment, flowering and harvesting data collected from farmer trial plots in Bihar. It provides practical evidence on the reintroduction process, varietal adaptation, crop performance and seed recovery, and serves as a reference for understanding how seed diversity can support resilient farming systems, farmer livelihoods and the continued use of traditional and improved pulse and associated crop varieties in project areas.</t>
+  </si>
+  <si>
+    <t>Crop diversity; On-farm conservation; Farming systems; Native varieties; Farmers preferred varieties</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.19454698</t>
+  </si>
+  <si>
+    <t>Traditional Knowledge: Biodiversity, Seed Varieties and Seed Systems in Bihar India</t>
+  </si>
+  <si>
+    <t>This report presents findings from a household survey conducted in Bihar under the project PR-294-India Improving pulse biodiversity in rice fallow areas of tribal belts of Central and East Indian states to bring resilience in the farming practice, provide livelihood support and enhance nutritional level of the tribal population , funded through the fourth cycle of the Benefit-sharing Fund of the International Treaty on Plant Genetic Resources for Food and Agriculture. The study documents traditional knowledge related to crop biodiversity, local seed varieties, seed systems, seed storage practices, climate vulnerability, and the role of women in agriculture across selected villages in Chakai block, Jamui district. It highlights the sharp decline in pulse and oilseed diversity over the last two to three decades, the breakdown of traditional seed exchange and storage systems, the growing dependence on market seed, and the challenges posed by climate change, animals, and limited irrigation. The report provides an important baseline on indigenous knowledge and local seed systems, and points to the need for reviving community seed banks, strengthening women’s participation, and promoting climate-resilient pulse and oilseed biodiversity in rice fallow areas.</t>
+  </si>
+  <si>
+    <t>On-farm conservation; Women farmers; Traditional knowledge; Crop diversity</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.19554141</t>
+  </si>
+  <si>
+    <t>Semillas que guardan futuro: Funcionamiento y manejo de la Casa de Semillas de Zapala</t>
+  </si>
+  <si>
+    <t>This technical magazine article was developed in the framework of the project  “Conservación y uso sostenible de los recursos fitogenéticos locales para la alimentación y la agricultura (RFAA) para contribuir a la seguridad alimentaria de los pequeños agricultores de Argentina” funded in the 4th project cycle of the Benefit-sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO). It presents the experience of the Casa de Semillas de Zapala and describes how community organization, shared knowledge, and agroecological practices support the conservation, circulation, and management of local seeds. The article explains the main steps involved in seed collection, registration, storage, lending, and return, as well as the collective agreements that sustain the initiative. It also highlights the role of this community seed system in strengthening biodiversity, local autonomy, and food sovereignty in the territory.</t>
+  </si>
+  <si>
+    <t>Community seed banks; Seed system; Farmers practices; Local communities; Food security; Conservation; Farmers communities</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.13887048</t>
+  </si>
+  <si>
+    <t>National Strategy for Conservation and Sustainable use of Plant Genetic Resources for Food And Agriculture in Zambia</t>
+  </si>
+  <si>
+    <t>This docuent contains the National Strategy for Conservation and Sustainable Use of Plant Genetic Resources for Food and Agriculture in Zambia and was developed in a participatory approach involving key national stakeholders with initial support through the TCP/SFS/3402 Project, “Support for the development of national strategies for plant genetic resources for food and agriculture” complemented by support from the project PR-231-Malawi, funded in the 4th cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO). This strategy aims to promote and ensure the rationalized conservation and management of plant genetic resources for food and agriculture in Zambia. It presents a succinct review of the status of plant genetic resources management in the country, identifies the emerging challenges and formulates a National Plan of Action for the coming 5 years with a set of key actions covering conservation and utilization, enabling legal environment, strengthening capacities for PGRFA research and development and of local communities, technical staff and decision makers in a comprehensive integrated approach. It also serves as a tool and strategy for policy guidance in the conservation and sustainable use of PGRFA and calls for aligning the activities relevant to the International Treaty of Plant Genetic Resources for Food and Agriculture with other long term national development plans relevant to , for example, the Convention on Biological Diversity.</t>
+  </si>
+  <si>
+    <t>Fair and equitable sharing; National Plan of Action; Conservation; Policy; National strategy; Climate change; Traditional knowledge; Sustainable agriculture</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.19455315</t>
+  </si>
+  <si>
+    <t>Seed Diversity Fair in Jharkhand India Report</t>
+  </si>
+  <si>
+    <t>This report documents the Seed Diversity Fair held in Jharkhand on 31 December 2022 under the project PR-294-India Improving pulse biodiversity in rice fallow areas of tribal belts of Central and East Indian states to bring resilience in the farming practice, provide livelihood support and enhance nutritional level of the tribal population , funded through the fourth cycle of the Benefit-sharing Fund of the International Treaty on Plant Genetic Resources for Food and Agriculture. The fair brought together farmers, community members, project staff, and local stakeholders to display, exchange, and promote a wide range of local and improved seed varieties, with strong participation from women farmers. The report highlights the diversity of pulses, oilseeds, millets, and main crops presented through community stalls, seed distribution to farmers, recognition of outstanding biodiversity displays, and the strengthening of links between farming communities and support institutions. It shows how seed fairs can raise awareness of crop diversity, support seed exchange and local seed systems, encourage pulse and oilseed cultivation in rice fallow areas, and contribute to the wider scaling out of agrobiodiversity-based farming practices.</t>
+  </si>
+  <si>
+    <t>Women farmers; Seed fairs; On-farm conservation; Native varieties; Farmers communities</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.19455379</t>
+  </si>
+  <si>
+    <t>Seed Diversity Fair in Bihar India Report</t>
+  </si>
+  <si>
+    <t>This report documents the Seed Diversity Fair held in Bihar on 18 December 2022 under the project PR-294-India Improving pulse biodiversity in rice fallow areas of tribal belts of Central and East Indian states to bring resilience in the farming practice, provide livelihood support and enhance nutritional level of the tribal population , funded through the fourth cycle of the Benefit-sharing Fund of the International Treaty on Plant Genetic Resources for Food and Agriculture. The fair brought together farmers, community members, project staff, and local stakeholders to display, exchange, and promote a wide range of local and improved seed varieties, with strong participation from women farmers. The report highlights the diversity of pulses, oilseeds, millets, and other crops presented through community stalls, seed distribution to farmers, recognition of outstanding biodiversity displays, and the strengthening of relationships between farming communities and service providers. It shows how seed fairs can raise awareness of crop diversity, support local seed exchange and community seed systems, encourage the cultivation of pulses, millets, and oilseeds in rice fallow areas, and contribute to the wider scaling out of agrobiodiversity-based farming practices.</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.19250040</t>
+  </si>
+  <si>
+    <t>Informe De Instalación De Invernáculo Para Vivero De Plantas Frutales</t>
+  </si>
+  <si>
+    <t>This product was developed in the framework of the project  Articulating Biodiversity in Family Production  funded the 4 th project cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO). The project was executed by the National Commission for Rural Development (CNFR) of Uruguay in partnership with the Agroecology Network of Uruguay (RAU) and the National Network of Native and Native Seeds of Uruguay (RNSNC). This initiative aimed to create a specialized space for multiplying the varieties that showed the best performance under agroecological, organic, and transition systems. The greenhouse was installed on the Nicassio family farm in Melilla, Montevideo, selected for its strong agroecological production experience and prior collaboration with research institutions. Project resources financed the main structural materials, while producer organizations provided additional inputs and labor as counterpart contributions. With an area of approximately 384 m², the nursery is intended to increase the availability of fruit plants with proven genetic, physiological, and sanitary quality, thereby supporting the expansion of family-based agroecological fruit production in Uruguay.  </t>
+  </si>
+  <si>
+    <t>Family farming; Farmers; Organic farming; Farming systems; Participatory variety selection; On-farm conservation</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.13350819</t>
+  </si>
+  <si>
+    <t>Introgresion de fuentes de resistencia a roya comun y tizon foliar en lineas endocriadas de maiz (Zea mays L.)</t>
+  </si>
+  <si>
+    <t>This study was developed in the framework of the project PR-154 “Conservación y uso sostenible de los recursos fitogenéticos locales para la alimentación y la agricultura (RFAA) para contribuir a la seguridad alimentaria de los pequeños agricultores de Argentina” funded in the 4th  project cycle of Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO) of the United Nations (UN). The objective of this research was to quantify the potential of a group of local populations of maize as donors of favorable alleles for resistance to P. sorghi and E. turcicum, as well as to estimate the potential for resistance to P. sorghi and E. turcicum, as well as to estimate the ACG and ACE genetic components genetic components of ACG and ACE involved in the expression of this resistance from population×lineage hybrid combinations. Maize (Zea mays L.) is one of the most important crops worldwide and is affected by several pathogens that put productivity and grain quality at risk. Common rust (Ppathogens  and northern corn leaf blight (Exserohilum turcicum) are among the most important diseases affecting maize at the Corn Belt region of Argentina. The aim of the present work was to characterize the potential of four maize landraces (ARZM05074, ARZM08096, ARZM13057 (resistant ones) and ARZM04044 (susceptible)) as donors of favorable alleles to improve disease resistance to both pathogens. In 2018/2019 landraces were crossed to three inbreed lines, used as a female parent (LP29 (resistant), LP221 (moderately resistant) and LP2542 (susceptible)). In 2019/2020 the G1 crosses (population×inbred), were evaluated under infection with P. sorghi and E. turcicum. A diallel analysis of G1 displayed important GCA values revealing that additive genetic effects were predominant for both traits. Indeed ARZM05074 stands out as potential donor of favorable alleles for disease resistance to P. sorghi and E. turcicum. The results presented here would help to broaden the genetic base of maize breeding programs and to achieve food security in a sustainable manner. Further research should be conducted in a broader environmental range.</t>
+  </si>
+  <si>
+    <t>Breeding; Landraces; Alleles; Climate change; Adaptation; Resistance; Pathogens and diseases; Food security; Characterization and evaluation; Genomics</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.12723694</t>
+  </si>
+  <si>
+    <t>Characterization of sweet sorghum germplasm for sugar related traits and bio-ethanol production potential</t>
+  </si>
+  <si>
+    <t>Sweet sorghum possesses several advantages as it is adapted to semi-arid conditions, temperate regions of the world and has waterlogging tolerance. Little input is needed as its cultivation is simple and readily adoptable. Understanding sugar accumulation will help to know the harvest stage-specific for ethanol production potential. Furthermore, sweet sorghum can grow on low fertility soils, in an arid environment and does not need much fertilizer. It has a short growth period than many other crops. Being a climate-smart crop that has great potential to grow under drought conditions since it is a C4 crop with high photosynthetic efficiency, sweet sorghum has a high accumulation of sugar in its stems. Germplasm of sweet sorghum exist and more are being developed through plant breeding to select and concentrate desired characteristics in new varieties. Identification of productive genotypes will open doors to the commercialization of sweet sorghum. These genotypes will have excellent potential for the production of liquid renewable fuel, thereby boosting the economy. Genetically improving the quality of sweet sorghum genotypes specific for ethanol production will increase its utilization shortly. Furthermore, identifying genotypes with high fermentable sugars using common yeast strains will boost their potential use in biofuel production. Accordingly, this increase in biofuel production will improve the livelihoods of people in drought-prone areas in the face of climate change and variability. The study was developed as part of the project “Exploring wide crosses derived crop biodiversity (sorghum x maize) for climate resilience and food and nutrition security in Eastern and Southern Africa” funded by the Benefit Sharing Fund (BSF) of the International Treaty of Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organisation (FAO) of the United Nations (UN).</t>
+  </si>
+  <si>
+    <t>Climate change; Farmers; Livelihoods; Genomics; Stress; Breeding; Adaptation; Production; Characterization and evaluation; Natural resource management</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.19221572</t>
+  </si>
+  <si>
+    <t>Characterization of Sweet Sorghum Germplasm for Sugar-Related Traits and Bio-Ethanol Production Potential - Poster</t>
+  </si>
+  <si>
+    <t>This poster highlights the evaluation of sweet sorghum germplasm for sugar-related traits and bioethanol production potential in Zimbabwe. By assessing phenology, sugar accumulation, juice yield, and fermentation efficiency, the study identified promising genotypes with strong potential as renewable biofuel feedstocks. The results support the use of sweet sorghum in sustainable energy systems and provide valuable insights for breeding improved, climate-resilient varieties. The study was developed as part of the project “Exploring wide crosses derived crop biodiversity (sorghum x maize) for climate resilience and food and nutrition security in Eastern and Southern Africa” funded by the Benefit Sharing Fund (BSF) of the International Treaty of Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organisation (FAO) of the United Nations (UN).</t>
+  </si>
+  <si>
+    <t>Farmers; Climate change; Stress; Genomics; Breeding; Production; Adaptation; Characterization and evaluation; Livelihoods; Natural resource management</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.17898842</t>
+  </si>
+  <si>
+    <t>On-farm Reproduction of Coconut Palms for Breeding, Seednut Production and In-situ Conservation: A guide for coconut farmers to better conserve, breed, use and market their coconut seednuts</t>
+  </si>
+  <si>
+    <t>Training farmers to undertake coconut pollination independently represents a shift in approach. When farmers understand coconut-palm reproduction and how to make hybrids, they may more easily accept hybrids produced elsewhere. Today, coconut seednut supply falls far short of current demand. A simple technique of pollination provides a means for farmers to take better control of the diversity they have created across generations. This guide recommends a dual strategy that encompasses both: 1) seednut production at the small-scale level, by farmers trained to use simple and inexpensive pollination techniques; and 2) the establishment of larger seed gardens to produce hybrids on a commercial scale which, despite higher production costs, will ensure a more consistent and larger supply of seednuts. As knowledge of coconut reproductive biology is essential to conservation and breeding, this guide provides coconut farmers with simple, alternative methods to control pollination at the small-scale level. It should be noted, however, that these untested methods must first be fully developed and validated in the framework of new participatory projects involving farmers, scientists, extensionists, and the private sector. Such testing is made possible by this guide through the availability and accessibility of information crucial to the conservation and use of coconut varieties. This includes information on developing illustrated varietal catalogues, and exchanging knowledge on variety classification, reproductive biology, and seednut production methods. In addition, key concepts, such as the coconut eco-museum, are introduced, alongside ways to merge tourism, agriculture, education, and business. By teaching farmers to produce their own seednuts, moreover, this guide seeks to support farmers’ acceptance of hybrids more broadly. Finally, by providing measures to increase coconut seednut production, the guide aims to boost global supply in order to better meet current demand.</t>
+  </si>
+  <si>
+    <t>Breeding; Production; In situ conservation; Farmers; Livelihoods; Conservation; Value chain; Markets; Farmers practices; Participatory variety selection</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.12742369</t>
+  </si>
+  <si>
+    <t>Report on Farm Trials to Screen Appropriate Pulse and Oilseed Varieties Suitable for Monsoon Season in Chhattisgarh, November/December 2020 to March/April 2021 - Part 1</t>
+  </si>
+  <si>
+    <t>This report summarizes the main outcomes of the on farm field trials carried out throughout 2020-2021 in Chhatisgarh, India as part of the project “Improving pulse biodiversity in rice fallow areas of tribal belts of Central and East Indian states to bring resilience in the farming practice, provide livelihood support and enhance nutritional level of the tribal population” funded by the Benefit Sharing Fund (BSF) of the International Treaty of Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organisation (FAO) of the United Nations (UN). A major success of this project were the on-farm trials which were carried out in all 5 project sites to screen appropriate pulse and oil seed varieties via participatory variety selection for farmers identified traits. Seeds of farmer’s varieties collected through household surveys and improved varieties suggested by agricultural scientists were introduced in the project areas as a result of the field trials. In addition to the original focus on rice fallow season, the momentum created by the project expanded the scope of the field trials to pulses and oil seeds for monsoon season, late monsoon season and post monsoon (rice fallow) season. Based on the geography and climatic conditions field trials of different varieties of pulses were carried out: Pigeon pea, Black gram, Groundnut, Green gram, Cow pea, Kudrum (Hibiscus cannabinus), Ghagra (Vigna sinensis), Horseshoe gram, Gram, Khesari, Little Pea ( Pisum sativum ), Red lentil and oil seeds: White sesame, Black sesame, Red sesame, Niger, Mustard, Linseed and Sunflower. The field trials carried out as part of this project involved 78 tribal farmers who in turn received hands on training to carry out farm-trials for on-farm conservation and varietal selection. Through participatory variety selection phenotypes of the crops have been documented, seeds collected and conserved off-farms in the 5 community seed banks established under the project.</t>
+  </si>
+  <si>
+    <t>Participatory variety selection; Climate change; Crop diversity; On-farm conservation</t>
+  </si>
+  <si>
+    <t>Pulses; Pigeon pea; Oilseed; Groundnut; Legumes; Gram; Sesame; Cowpea</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.13886943</t>
+  </si>
+  <si>
+    <t>Evaluación Participativa De Recursos Fitogenéticos Frutales</t>
+  </si>
+  <si>
+    <t>This product was developed in the framework of the project  Articulating Biodiversity in Family Production funded the 4 th project cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO). The project was executed by the National Commission for Rural Development (CNFR) of Uruguay in partnership with the Agroecology Network of Uruguay (RAU) and the National Network of Native and Native Seeds of Uruguay (RNSNC). A total of  14 varieties of deciduous fruit trees were evaluated in family farms located in two fruit-growing areas in southern Uruguay: the metropolitan region (departments of Montevideo and Canelones) and the locality of Colonia Valdense (department of Colonia). The varieties were selected with the support of INIA, some of them being of national breeding origin, others of foreign origin but with a history of use in Uruguay, and finally foreign varieties recently introduced and released in the country. All of them were selected for their potential for adaptation to diverse agro-ecological conditions and climatic variability. Eight evaluation modules were installed with a minimum of 10 plants of each of the genetic materials under evaluation. Most of the materials were planted in 2020, while those that were not available in that year were planted in 2021. The evaluation and monitoring of the variables of interest continued until December 2022, in the same conditions. The evaluation and monitoring of the variables of interest continued until December 2022, in the same farms linked to local CNFR organizations and the Agroecology Network of Uruguay (RAU). This document provides a summary of the main findings of the above explained work.</t>
+  </si>
+  <si>
+    <t>Family farming; Breeding; Adaptation; Farmers; Climate change; Characterization and evaluation; Native varieties; Participatory variety selection</t>
+  </si>
+  <si>
+    <t>Apple; Peach; Pear; Plum</t>
   </si>
   <si>
     <t>10.5281/zenodo.15000224</t>
   </si>
   <si>
     <t>Response production of 17 genotype of taro on drought and waterlogging stress</t>
   </si>
   <si>
     <t>Taro is one of the few major staple foods where both the leaf and underground parts are important in the human diet. Taro is mainly cultivated for its edible corms and cormels besides its petioles and tender leaves which are also consumed as cooked vegetables. Occasionally, the leaves, flowers, and petioles are used for food depending on the cultivars and the culture. There are two main production systems used in taro cultivation; flooded or wetland taro production and dryland (un-flooded) or upland taro production. Flooded taro cultivation is appropriate in situations where water is abundant. Previous research stated that taro requires on average 2,500 mm of water per year, and in many countries it is cultivated in flooded plot. Previous research reported that yield of taro is higher in wetland cultivation than in upland cultivation, due to higher photosynthesis. The research was done at the field of the Pondok Modern Darussalam Gontor in Jabung Village, Mlarak District, Ponorogo Regency, East Java from July 2021 to March 2022. The study used a split plot design with a cultivation system as the main factors: saturated water cultivation (SWC) and dry land cultivation (DC). The second factor as subplot was 14 genotypes of Colacasia, i.e. five dasheen type, nine eddoe types and three genotypes of Xanthosoma. SWC was manipulated by flooding of dry land for one month before planting using irrigation water until two months after planting. DC received irrigation from rainwater. SWC and DC field was separated by 3 m. Each treatment combination was repeated three times. Interaction between water stress and taro genotype had a significant effect on root, tuber, shoot and total fresh weight; root, tuber, shoot and total dry weight, also number, length and density of stomata. Interaction between water stress and taro genotype had a significant effect on root, tuber, shoot and total fresh weight, also root, tuber, shoot and total dry weight. Jepang hijau genotype with dry land cultivation produced the highest tuber fresh weight with 1,860 g, or 80.1% higher than Pratama genotype with the lowest tuber fresh (370 g). Satoimo and Bentul ungu genotypes with saturated water cultivation resulted in the heaviest tuber fresh weight (1,167.67 g and 1,240 g), or 67.7% and 93.1% more than Ozikawa and Bentul genotypes, respectively, with the lowest tuber fresh weight was 376.67 g and 280 g, respectively. This study was undertaken as part of the project Conservation and Sustainable Utilization of the underutilized Taro to Increase Food Security and Livelihood of Marginalized Communities Faced with Climate Change funded in the 4 th cycle of the Benefit Sharing Fund (BSF) of the International Treaty on Plant Genetic Treaty on Plant Genetic Resources for Food and Agriculture (ITPGRFA) of the Food and Agriculture Organization (FAO).</t>
   </si>
   <si>
     <t>Production; Climate change; Yields; Underutilized crops; Stress; Genomics</t>
-  </si>
-[...1063 lines deleted...]
-    <t>Indonesia; Malaysia; Lao People's Democratic Republic; Philippines</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1732,59 +2194,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13880585" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15000111" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13311660" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13353539" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13350706" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12734061" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14999922" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14975179" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13880463" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12724792" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13322592" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14999558" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15000224" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13350619" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14981211" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14980785" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14999353" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14981407" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13349355" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14979357" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15088400" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13627662" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12742555" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14989549" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14975277" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13829902" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15000152" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15088283" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13350741" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12730989" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13350819" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14989930" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14966184" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13342732" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14989275" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14980287" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12724297" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13889156" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13350596" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14967605" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12724959" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12731441" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14982685" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13350515" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15084219" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14989445" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12724523" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13886432" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13889221" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13330614" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14999488" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12725688" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13354124" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12725903" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13343319" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13889087" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15000380" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14980030" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12732427" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14974541" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13886943" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13887048" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12732262" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12723635" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13889115" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14974621" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12731132" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14967178" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12733224" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13347800" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14974400" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12725196" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14967389" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13349560" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12742163" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.17241920" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.17236407" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.17241186" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.17899331" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12742369" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15088473" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15006083" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.16891051" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.16934187" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.17898842" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.16894390" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.16934260" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.16891082" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.16897807" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.17106839" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13880585" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15000111" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13311660" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13353539" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13350706" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12734061" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14975179" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12724792" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13322592" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14999558" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13350619" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14981211" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14980785" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14981407" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13349355" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14979357" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13627662" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12742555" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14989549" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14975277" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13829902" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15088283" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13350741" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12730989" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14989930" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14966184" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13342732" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14989275" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14980287" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13889156" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13350596" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14967605" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12724959" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14982685" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13350515" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15084219" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.19552165" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14989445" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13886432" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13889221" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13330614" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12725688" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13354124" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12725903" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13343319" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13889087" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14980030" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12732427" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14974541" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12732262" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.19566758" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13889115" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14974621" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12731132" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14967178" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12733224" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13347800" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14974400" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12725196" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14967389" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13349560" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12742163" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.17241920" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14999353" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.19555596" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.19330445" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.17236407" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.19551360" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.17241186" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15082488" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13880463" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.17899331" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.19257104" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14999922" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.19570064" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.19470766" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.19204791" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15000152" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.17241104" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.16891051" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.19456014" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.19553906" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15088473" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.19555721" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.19555221" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15006083" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.19569512" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.19468643" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.19454437" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.19453744" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.19468994" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.19551679" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.19453182" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14999488" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.19553748" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.19568814" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12731441" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.16934187" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.19554331" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.16894390" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.16934260" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.16891082" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.16897807" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.17106839" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12724523" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.19222369" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12723635" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.19453394" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15000380" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.19553461" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.19451177" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15088400" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12724297" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.19455909" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.19450910" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.19454698" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.19554141" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13887048" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.19455315" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.19455379" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.19250040" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13350819" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12723694" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.19221572" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.17898842" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12742369" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13886943" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15000224" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G95"/>
+  <dimension ref="A1:G133"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="8.83203125" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24.83203125" customWidth="true" style="1"/>
     <col min="2" max="2" width="47.5" customWidth="true" style="1"/>
     <col min="3" max="3" width="78.83203125" customWidth="true" style="1"/>
     <col min="4" max="4" width="25.6640625" customWidth="true" style="1"/>
     <col min="5" max="5" width="17.6640625" customWidth="true" style="1"/>
     <col min="6" max="6" width="17.83203125" customWidth="true" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="32">
       <c r="A1" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
     </row>
@@ -1924,1690 +2386,2418 @@
       <c r="C11" s="8" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="8"/>
       <c r="F11" s="8" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:7" s="1" customFormat="1">
       <c r="A12" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>40</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="8" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="F12" s="8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:7" s="1" customFormat="1">
       <c r="A13" s="7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:7" s="1" customFormat="1">
       <c r="A14" s="7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B14" s="8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C14" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E14" s="8"/>
       <c r="F14" s="8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:7" s="1" customFormat="1">
       <c r="A15" s="7" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B15" s="8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C15" s="8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E15" s="8" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="F15" s="8" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:7" s="1" customFormat="1">
       <c r="A16" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="B16" s="8" t="s">
+      <c r="C16" s="8" t="s">
         <v>60</v>
       </c>
-      <c r="C16" s="8" t="s">
+      <c r="D16" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="D16" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="8"/>
+      <c r="E16" s="8" t="s">
+        <v>23</v>
+      </c>
       <c r="F16" s="8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:7" s="1" customFormat="1">
       <c r="A17" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" s="8" t="s">
         <v>63</v>
       </c>
-      <c r="B17" s="8" t="s">
+      <c r="C17" s="8" t="s">
         <v>64</v>
       </c>
-      <c r="C17" s="8" t="s">
+      <c r="D17" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="D17" s="8" t="s">
+      <c r="E17" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="F17" s="8" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:7" s="1" customFormat="1">
       <c r="A18" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>69</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E18" s="8" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="F18" s="8" t="s">
-        <v>42</v>
+        <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:7" s="1" customFormat="1">
       <c r="A19" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>73</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E19" s="8" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="F19" s="8" t="s">
-        <v>24</v>
+        <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:7" s="1" customFormat="1">
       <c r="A20" s="7" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B20" s="8" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C20" s="8" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E20" s="8" t="s">
-        <v>47</v>
+        <v>80</v>
       </c>
       <c r="F20" s="8" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="21" spans="1:7" s="1" customFormat="1">
       <c r="A21" s="7" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B21" s="8" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C21" s="8" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E21" s="8" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="F21" s="8" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
     </row>
     <row r="22" spans="1:7" s="1" customFormat="1">
       <c r="A22" s="7" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B22" s="8" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C22" s="8" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="E22" s="8" t="s">
-        <v>17</v>
+        <v>80</v>
       </c>
       <c r="F22" s="8" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:7" s="1" customFormat="1">
       <c r="A23" s="7" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B23" s="8" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C23" s="8" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="E23" s="8"/>
       <c r="F23" s="8" t="s">
-        <v>92</v>
+        <v>37</v>
       </c>
     </row>
     <row r="24" spans="1:7" s="1" customFormat="1">
       <c r="A24" s="7" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B24" s="8" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C24" s="8" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E24" s="8" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F24" s="8" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:7" s="1" customFormat="1">
       <c r="A25" s="7" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B25" s="8" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C25" s="8" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="E25" s="8" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="F25" s="8" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="26" spans="1:7" s="1" customFormat="1">
       <c r="A26" s="7" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B26" s="8" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C26" s="8" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="E26" s="8"/>
       <c r="F26" s="8" t="s">
-        <v>108</v>
+        <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:7" s="1" customFormat="1">
       <c r="A27" s="7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B27" s="8" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C27" s="8" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E27" s="8" t="s">
-        <v>97</v>
+        <v>17</v>
       </c>
       <c r="F27" s="8" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
     </row>
     <row r="28" spans="1:7" s="1" customFormat="1">
       <c r="A28" s="7" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B28" s="8" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C28" s="8" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="E28" s="8"/>
+        <v>118</v>
+      </c>
+      <c r="E28" s="8" t="s">
+        <v>119</v>
+      </c>
       <c r="F28" s="8" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:7" s="1" customFormat="1">
       <c r="A29" s="7" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B29" s="8" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="C29" s="8" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="E29" s="8" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="F29" s="8" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="G29" s="1"/>
     </row>
     <row r="30" spans="1:7" s="1" customFormat="1">
       <c r="A30" s="7" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B30" s="8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C30" s="8" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E30" s="8" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="F30" s="8" t="s">
-        <v>127</v>
+        <v>43</v>
       </c>
       <c r="G30" s="1"/>
     </row>
     <row r="31" spans="1:7" s="1" customFormat="1">
       <c r="A31" s="7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31" s="8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C31" s="8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="E31" s="8"/>
+        <v>132</v>
+      </c>
+      <c r="E31" s="8" t="s">
+        <v>133</v>
+      </c>
       <c r="F31" s="8" t="s">
-        <v>24</v>
+        <v>134</v>
       </c>
       <c r="G31" s="1"/>
     </row>
     <row r="32" spans="1:7" s="1" customFormat="1">
       <c r="A32" s="7" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B32" s="8" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C32" s="8" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="D32" s="8" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="E32" s="8" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="F32" s="8" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="G32" s="1"/>
     </row>
     <row r="33" spans="1:7" s="1" customFormat="1">
       <c r="A33" s="7" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B33" s="8" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C33" s="8" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="E33" s="8" t="s">
-        <v>17</v>
+        <v>143</v>
       </c>
       <c r="F33" s="8" t="s">
-        <v>140</v>
+        <v>100</v>
       </c>
       <c r="G33" s="1"/>
     </row>
     <row r="34" spans="1:7" s="1" customFormat="1">
       <c r="A34" s="7" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B34" s="8" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C34" s="8" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>144</v>
-[...3 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="E34" s="8"/>
       <c r="F34" s="8" t="s">
-        <v>24</v>
+        <v>148</v>
       </c>
       <c r="G34" s="1"/>
     </row>
     <row r="35" spans="1:7" s="1" customFormat="1">
       <c r="A35" s="7" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B35" s="8" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C35" s="8" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="E35" s="8" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="F35" s="8" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="G35" s="1"/>
     </row>
     <row r="36" spans="1:7" s="1" customFormat="1">
       <c r="A36" s="7" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B36" s="8" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C36" s="8" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E36" s="8"/>
       <c r="F36" s="8" t="s">
         <v>24</v>
       </c>
       <c r="G36" s="1"/>
     </row>
     <row r="37" spans="1:7" s="1" customFormat="1">
       <c r="A37" s="7" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B37" s="8" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C37" s="8" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="E37" s="8" t="s">
-        <v>47</v>
+        <v>162</v>
       </c>
       <c r="F37" s="8" t="s">
-        <v>48</v>
+        <v>100</v>
       </c>
       <c r="G37" s="1"/>
     </row>
     <row r="38" spans="1:7" s="1" customFormat="1">
       <c r="A38" s="7" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="B38" s="8" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="C38" s="8" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="D38" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="E38" s="8" t="s">
         <v>162</v>
       </c>
-      <c r="E38" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F38" s="8" t="s">
-        <v>164</v>
+        <v>49</v>
       </c>
       <c r="G38" s="1"/>
     </row>
     <row r="39" spans="1:7" s="1" customFormat="1">
       <c r="A39" s="7" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B39" s="8" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C39" s="8" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="E39" s="8" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="F39" s="8" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="G39" s="1"/>
     </row>
     <row r="40" spans="1:7" s="1" customFormat="1">
       <c r="A40" s="7" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B40" s="8" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C40" s="8" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D40" s="8" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="E40" s="8" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="F40" s="8" t="s">
-        <v>122</v>
+        <v>176</v>
       </c>
       <c r="G40" s="1"/>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="7" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B41" s="8" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="C41" s="8" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="E41" s="8"/>
+        <v>180</v>
+      </c>
+      <c r="E41" s="8" t="s">
+        <v>17</v>
+      </c>
       <c r="F41" s="8" t="s">
-        <v>42</v>
+        <v>181</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="7" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B42" s="8" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="C42" s="8" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="D42" s="8" t="s">
-        <v>181</v>
-[...3 lines deleted...]
-      </c>
+        <v>185</v>
+      </c>
+      <c r="E42" s="8"/>
       <c r="F42" s="8" t="s">
-        <v>182</v>
+        <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="7" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B43" s="8" t="s">
-        <v>184</v>
+        <v>150</v>
       </c>
       <c r="C43" s="8" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="E43" s="8" t="s">
-        <v>187</v>
+        <v>153</v>
       </c>
       <c r="F43" s="8" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B44" s="8" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C44" s="8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D44" s="8" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="E44" s="8"/>
+        <v>192</v>
+      </c>
+      <c r="E44" s="8" t="s">
+        <v>193</v>
+      </c>
       <c r="F44" s="8" t="s">
-        <v>24</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="7" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B45" s="8" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C45" s="8" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="D45" s="8" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="E45" s="8" t="s">
-        <v>196</v>
+        <v>143</v>
       </c>
       <c r="F45" s="8" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="7" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B46" s="8" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C46" s="8" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D46" s="8" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E46" s="8" t="s">
-        <v>196</v>
+        <v>23</v>
       </c>
       <c r="F46" s="8" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="7" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B47" s="8" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C47" s="8" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D47" s="8" t="s">
-        <v>204</v>
-[...3 lines deleted...]
-      </c>
+        <v>205</v>
+      </c>
+      <c r="E47" s="8"/>
       <c r="F47" s="8" t="s">
-        <v>182</v>
+        <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="7" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B48" s="8" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C48" s="8" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D48" s="8" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E48" s="8" t="s">
-        <v>47</v>
+        <v>210</v>
       </c>
       <c r="F48" s="8" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="7" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B49" s="8" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C49" s="8" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D49" s="8" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="E49" s="8" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="F49" s="8" t="s">
-        <v>214</v>
+        <v>134</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="7" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B50" s="8" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C50" s="8" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D50" s="8" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E50" s="8" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="F50" s="8" t="s">
-        <v>219</v>
+        <v>24</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="7" t="s">
         <v>220</v>
       </c>
       <c r="B51" s="8" t="s">
-        <v>184</v>
+        <v>159</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>221</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>222</v>
       </c>
       <c r="E51" s="8" t="s">
-        <v>187</v>
+        <v>162</v>
       </c>
       <c r="F51" s="8" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="7" t="s">
         <v>223</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>224</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>225</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>226</v>
       </c>
       <c r="E52" s="8" t="s">
-        <v>121</v>
+        <v>42</v>
       </c>
       <c r="F52" s="8" t="s">
-        <v>182</v>
+        <v>43</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="7" t="s">
         <v>227</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>228</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>229</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>230</v>
       </c>
-      <c r="E53" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E53" s="8"/>
       <c r="F53" s="8" t="s">
-        <v>122</v>
+        <v>37</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="B54" s="8" t="s">
         <v>232</v>
       </c>
-      <c r="B54" s="8" t="s">
+      <c r="C54" s="8" t="s">
         <v>233</v>
       </c>
-      <c r="C54" s="8" t="s">
+      <c r="D54" s="8" t="s">
         <v>234</v>
       </c>
-      <c r="D54" s="8" t="s">
+      <c r="E54" s="8" t="s">
         <v>235</v>
       </c>
-      <c r="E54" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F54" s="8" t="s">
-        <v>122</v>
+        <v>236</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="7" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B55" s="8" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C55" s="8" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D55" s="8" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E55" s="8" t="s">
-        <v>23</v>
+        <v>241</v>
       </c>
       <c r="F55" s="8" t="s">
-        <v>24</v>
+        <v>242</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="7" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="B56" s="8" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="C56" s="8" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="D56" s="8" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="E56" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F56" s="8" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="7" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B57" s="8" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="C57" s="8" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D57" s="8" t="s">
-        <v>247</v>
-[...1 lines deleted...]
-      <c r="E57" s="8"/>
+        <v>250</v>
+      </c>
+      <c r="E57" s="8" t="s">
+        <v>251</v>
+      </c>
       <c r="F57" s="8" t="s">
-        <v>12</v>
+        <v>100</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="7" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="B58" s="8" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="C58" s="8" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="D58" s="8" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="E58" s="8" t="s">
-        <v>252</v>
+        <v>42</v>
       </c>
       <c r="F58" s="8" t="s">
-        <v>24</v>
+        <v>256</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="7" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="B59" s="8" t="s">
-        <v>254</v>
+        <v>140</v>
       </c>
       <c r="C59" s="8" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="D59" s="8" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="E59" s="8" t="s">
-        <v>257</v>
+        <v>143</v>
       </c>
       <c r="F59" s="8" t="s">
-        <v>164</v>
+        <v>242</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="7" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B60" s="8" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C60" s="8" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="D60" s="8" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="E60" s="8" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="F60" s="8" t="s">
-        <v>24</v>
+        <v>264</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="7" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="B61" s="8" t="s">
-        <v>193</v>
+        <v>266</v>
       </c>
       <c r="C61" s="8" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="D61" s="8" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="E61" s="8" t="s">
-        <v>196</v>
+        <v>269</v>
       </c>
       <c r="F61" s="8" t="s">
-        <v>122</v>
+        <v>37</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="7" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="B62" s="8" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="C62" s="8" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="D62" s="8" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="E62" s="8" t="s">
-        <v>17</v>
+        <v>274</v>
       </c>
       <c r="F62" s="8" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="7" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="B63" s="8" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="C63" s="8" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="D63" s="8" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="E63" s="8" t="s">
-        <v>47</v>
+        <v>235</v>
       </c>
       <c r="F63" s="8" t="s">
-        <v>48</v>
+        <v>279</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="7" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="B64" s="8" t="s">
-        <v>274</v>
+        <v>281</v>
       </c>
       <c r="C64" s="8" t="s">
-        <v>275</v>
+        <v>282</v>
       </c>
       <c r="D64" s="8" t="s">
-        <v>276</v>
+        <v>283</v>
       </c>
       <c r="E64" s="8"/>
       <c r="F64" s="8" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="7" t="s">
-        <v>277</v>
+        <v>284</v>
       </c>
       <c r="B65" s="8" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
       <c r="C65" s="8" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="D65" s="8" t="s">
-        <v>280</v>
-[...3 lines deleted...]
-      </c>
+        <v>287</v>
+      </c>
+      <c r="E65" s="8"/>
       <c r="F65" s="8" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="7" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="B66" s="8" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="C66" s="8" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="D66" s="8" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="E66" s="8" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="F66" s="8" t="s">
-        <v>12</v>
+        <v>81</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="7" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="B67" s="8" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="C67" s="8" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="D67" s="8" t="s">
-        <v>291</v>
-[...1 lines deleted...]
-      <c r="E67" s="8"/>
+        <v>297</v>
+      </c>
+      <c r="E67" s="8" t="s">
+        <v>298</v>
+      </c>
       <c r="F67" s="8" t="s">
-        <v>292</v>
+        <v>37</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="7" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="B68" s="8" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="C68" s="8" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="D68" s="8" t="s">
-        <v>296</v>
-[...6 lines deleted...]
-      </c>
+        <v>302</v>
+      </c>
+      <c r="E68" s="8"/>
+      <c r="F68" s="8"/>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="7" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="B69" s="8" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="C69" s="8" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="D69" s="8" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="E69" s="8" t="s">
-        <v>121</v>
+        <v>17</v>
       </c>
       <c r="F69" s="8" t="s">
-        <v>298</v>
+        <v>307</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="7" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="B70" s="8" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="C70" s="8" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="D70" s="8" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="E70" s="8" t="s">
-        <v>307</v>
+        <v>80</v>
       </c>
       <c r="F70" s="8" t="s">
-        <v>122</v>
+        <v>24</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="7" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="B71" s="8" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="C71" s="8" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="D71" s="8" t="s">
-        <v>311</v>
-[...3 lines deleted...]
-      </c>
+        <v>315</v>
+      </c>
+      <c r="E71" s="8"/>
       <c r="F71" s="8" t="s">
-        <v>312</v>
+        <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="7" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="B72" s="8" t="s">
-        <v>170</v>
+        <v>317</v>
       </c>
       <c r="C72" s="8" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="D72" s="8" t="s">
-        <v>315</v>
-[...3 lines deleted...]
-      </c>
+        <v>319</v>
+      </c>
+      <c r="E72" s="8"/>
       <c r="F72" s="8" t="s">
-        <v>298</v>
+        <v>279</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="7" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="B73" s="8" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="C73" s="8" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="D73" s="8" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="E73" s="8" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="F73" s="8" t="s">
-        <v>320</v>
+        <v>24</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="7" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="B74" s="8" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="C74" s="8" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="D74" s="8" t="s">
-        <v>324</v>
-[...6 lines deleted...]
-      </c>
+        <v>327</v>
+      </c>
+      <c r="E74" s="8"/>
+      <c r="F74" s="8"/>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="7" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B75" s="8" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="C75" s="8" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="D75" s="8" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E75" s="8" t="s">
-        <v>330</v>
+        <v>17</v>
       </c>
       <c r="F75" s="8" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="7" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B76" s="8" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C76" s="8" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D76" s="8" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="E76" s="8" t="s">
-        <v>281</v>
+        <v>23</v>
       </c>
       <c r="F76" s="8" t="s">
-        <v>335</v>
+        <v>24</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="7" t="s">
         <v>336</v>
       </c>
       <c r="B77" s="8" t="s">
         <v>337</v>
       </c>
       <c r="C77" s="8" t="s">
         <v>338</v>
       </c>
       <c r="D77" s="8" t="s">
         <v>339</v>
       </c>
-      <c r="E77" s="8"/>
+      <c r="E77" s="8" t="s">
+        <v>340</v>
+      </c>
       <c r="F77" s="8" t="s">
-        <v>12</v>
+        <v>341</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="7" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B78" s="8" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="C78" s="8" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="D78" s="8" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="E78" s="8"/>
       <c r="F78" s="8" t="s">
-        <v>292</v>
+        <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="7" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="B79" s="8" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="C79" s="8" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="D79" s="8" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="E79" s="8" t="s">
-        <v>348</v>
+        <v>17</v>
       </c>
       <c r="F79" s="8" t="s">
-        <v>98</v>
+        <v>307</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="7" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B80" s="8" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C80" s="8" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="D80" s="8" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="E80" s="8" t="s">
-        <v>353</v>
+        <v>17</v>
       </c>
       <c r="F80" s="8" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="7" t="s">
         <v>354</v>
       </c>
       <c r="B81" s="8" t="s">
         <v>355</v>
       </c>
       <c r="C81" s="8" t="s">
         <v>356</v>
       </c>
       <c r="D81" s="8" t="s">
         <v>357</v>
       </c>
-      <c r="E81" s="8"/>
-      <c r="F81" s="8"/>
+      <c r="E81" s="8" t="s">
+        <v>358</v>
+      </c>
+      <c r="F81" s="8" t="s">
+        <v>37</v>
+      </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="7" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B82" s="8" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C82" s="8" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D82" s="8" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="E82" s="8"/>
+        <v>362</v>
+      </c>
+      <c r="E82" s="8" t="s">
+        <v>340</v>
+      </c>
       <c r="F82" s="8" t="s">
-        <v>335</v>
+        <v>363</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="7" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="B83" s="8" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="C83" s="8" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="D83" s="8" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-      <c r="F83" s="8"/>
+        <v>367</v>
+      </c>
+      <c r="E83" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="F83" s="8" t="s">
+        <v>307</v>
+      </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="7" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="B84" s="8" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="C84" s="8" t="s">
-        <v>368</v>
-[...4 lines deleted...]
-      <c r="E84" s="8" t="s">
         <v>370</v>
       </c>
-      <c r="F84" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D84" s="8"/>
+      <c r="E84" s="8"/>
+      <c r="F84" s="8"/>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="B85" s="8" t="s">
         <v>372</v>
       </c>
-      <c r="B85" s="8" t="s">
+      <c r="C85" s="8" t="s">
         <v>373</v>
       </c>
-      <c r="C85" s="8" t="s">
+      <c r="D85" s="8" t="s">
         <v>374</v>
       </c>
-      <c r="D85" s="8" t="s">
+      <c r="E85" s="8" t="s">
         <v>375</v>
       </c>
-      <c r="E85" s="8" t="s">
+      <c r="F85" s="8" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="7" t="s">
         <v>377</v>
       </c>
       <c r="B86" s="8" t="s">
         <v>378</v>
       </c>
       <c r="C86" s="8" t="s">
         <v>379</v>
       </c>
       <c r="D86" s="8" t="s">
         <v>380</v>
       </c>
       <c r="E86" s="8" t="s">
         <v>381</v>
       </c>
       <c r="F86" s="8" t="s">
-        <v>382</v>
+        <v>37</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="B87" s="8" t="s">
         <v>383</v>
       </c>
-      <c r="B87" s="8" t="s">
+      <c r="C87" s="8" t="s">
         <v>384</v>
       </c>
-      <c r="C87" s="8" t="s">
+      <c r="D87" s="8" t="s">
         <v>385</v>
       </c>
-      <c r="D87" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E87" s="8"/>
       <c r="F87" s="8" t="s">
-        <v>387</v>
+        <v>24</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="B88" s="8" t="s">
+        <v>387</v>
+      </c>
+      <c r="C88" s="8" t="s">
         <v>388</v>
       </c>
-      <c r="B88" s="8" t="s">
+      <c r="D88" s="8" t="s">
         <v>389</v>
       </c>
-      <c r="C88" s="8" t="s">
+      <c r="E88" s="8" t="s">
         <v>390</v>
       </c>
-      <c r="D88" s="8" t="s">
+      <c r="F88" s="8" t="s">
         <v>391</v>
-      </c>
-[...4 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="B89" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="C89" s="8" t="s">
         <v>394</v>
       </c>
-      <c r="B89" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D89" s="8" t="s">
-        <v>397</v>
+        <v>311</v>
       </c>
       <c r="E89" s="8" t="s">
-        <v>398</v>
+        <v>23</v>
       </c>
       <c r="F89" s="8" t="s">
-        <v>393</v>
+        <v>24</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="7" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="B90" s="8" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="C90" s="8" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="D90" s="8" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E90" s="8" t="s">
-        <v>370</v>
+        <v>235</v>
       </c>
       <c r="F90" s="8" t="s">
-        <v>371</v>
+        <v>24</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="B91" s="8" t="s">
+        <v>400</v>
+      </c>
+      <c r="C91" s="8" t="s">
+        <v>401</v>
+      </c>
+      <c r="D91" s="8" t="s">
+        <v>402</v>
+      </c>
+      <c r="E91" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="F91" s="8" t="s">
         <v>403</v>
-      </c>
-[...13 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="B92" s="8" t="s">
+        <v>405</v>
+      </c>
+      <c r="C92" s="8" t="s">
+        <v>406</v>
+      </c>
+      <c r="D92" s="8" t="s">
         <v>407</v>
       </c>
-      <c r="B92" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E92" s="8" t="s">
-        <v>47</v>
+        <v>17</v>
       </c>
       <c r="F92" s="8" t="s">
-        <v>411</v>
+        <v>18</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="7" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="B93" s="8" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="C93" s="8" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="D93" s="8" t="s">
-        <v>415</v>
-[...1 lines deleted...]
-      <c r="E93" s="8"/>
+        <v>411</v>
+      </c>
+      <c r="E93" s="8" t="s">
+        <v>269</v>
+      </c>
       <c r="F93" s="8" t="s">
-        <v>393</v>
+        <v>37</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="7" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="B94" s="8" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="C94" s="8" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="D94" s="8" t="s">
-        <v>419</v>
-[...3 lines deleted...]
-      </c>
+        <v>415</v>
+      </c>
+      <c r="E94" s="8"/>
       <c r="F94" s="8" t="s">
-        <v>393</v>
+        <v>37</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="B95" s="8" t="s">
+        <v>417</v>
+      </c>
+      <c r="C95" s="8" t="s">
+        <v>418</v>
+      </c>
+      <c r="D95" s="8" t="s">
+        <v>419</v>
+      </c>
+      <c r="E95" s="8"/>
+      <c r="F95" s="8" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7">
+      <c r="A96" s="7" t="s">
         <v>420</v>
       </c>
-      <c r="B95" s="8" t="s">
+      <c r="B96" s="8" t="s">
         <v>421</v>
       </c>
-      <c r="C95" s="8" t="s">
+      <c r="C96" s="8" t="s">
         <v>422</v>
       </c>
-      <c r="D95" s="8" t="s">
+      <c r="D96" s="8" t="s">
         <v>423</v>
       </c>
-      <c r="E95" s="8" t="s">
+      <c r="E96" s="8" t="s">
+        <v>340</v>
+      </c>
+      <c r="F96" s="8" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7">
+      <c r="A97" s="7" t="s">
         <v>424</v>
       </c>
-      <c r="F95" s="8" t="s">
+      <c r="B97" s="8" t="s">
         <v>425</v>
+      </c>
+      <c r="C97" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="D97" s="8" t="s">
+        <v>427</v>
+      </c>
+      <c r="E97" s="8"/>
+      <c r="F97" s="8" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7">
+      <c r="A98" s="7" t="s">
+        <v>428</v>
+      </c>
+      <c r="B98" s="8" t="s">
+        <v>429</v>
+      </c>
+      <c r="C98" s="8" t="s">
+        <v>430</v>
+      </c>
+      <c r="D98" s="8" t="s">
+        <v>431</v>
+      </c>
+      <c r="E98" s="8"/>
+      <c r="F98" s="8" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7">
+      <c r="A99" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="B99" s="8" t="s">
+        <v>433</v>
+      </c>
+      <c r="C99" s="8" t="s">
+        <v>434</v>
+      </c>
+      <c r="D99" s="8" t="s">
+        <v>435</v>
+      </c>
+      <c r="E99" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="F99" s="8" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7">
+      <c r="A100" s="7" t="s">
+        <v>436</v>
+      </c>
+      <c r="B100" s="8" t="s">
+        <v>437</v>
+      </c>
+      <c r="C100" s="8" t="s">
+        <v>438</v>
+      </c>
+      <c r="D100" s="8" t="s">
+        <v>439</v>
+      </c>
+      <c r="E100" s="8"/>
+      <c r="F100" s="8" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7">
+      <c r="A101" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="B101" s="8" t="s">
+        <v>441</v>
+      </c>
+      <c r="C101" s="8" t="s">
+        <v>442</v>
+      </c>
+      <c r="D101" s="8" t="s">
+        <v>443</v>
+      </c>
+      <c r="E101" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="F101" s="8" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7">
+      <c r="A102" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="B102" s="8" t="s">
+        <v>445</v>
+      </c>
+      <c r="C102" s="8" t="s">
+        <v>446</v>
+      </c>
+      <c r="D102" s="8" t="s">
+        <v>447</v>
+      </c>
+      <c r="E102" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="F102" s="8" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7">
+      <c r="A103" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="B103" s="8" t="s">
+        <v>450</v>
+      </c>
+      <c r="C103" s="8" t="s">
+        <v>451</v>
+      </c>
+      <c r="D103" s="8" t="s">
+        <v>452</v>
+      </c>
+      <c r="E103" s="8" t="s">
+        <v>453</v>
+      </c>
+      <c r="F103" s="8" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7">
+      <c r="A104" s="7" t="s">
+        <v>454</v>
+      </c>
+      <c r="B104" s="8" t="s">
+        <v>455</v>
+      </c>
+      <c r="C104" s="8" t="s">
+        <v>456</v>
+      </c>
+      <c r="D104" s="8" t="s">
+        <v>457</v>
+      </c>
+      <c r="E104" s="8"/>
+      <c r="F104" s="8" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7">
+      <c r="A105" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="B105" s="8" t="s">
+        <v>459</v>
+      </c>
+      <c r="C105" s="8" t="s">
+        <v>460</v>
+      </c>
+      <c r="D105" s="8" t="s">
+        <v>461</v>
+      </c>
+      <c r="E105" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="F105" s="8" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7">
+      <c r="A106" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="B106" s="8" t="s">
+        <v>463</v>
+      </c>
+      <c r="C106" s="8" t="s">
+        <v>464</v>
+      </c>
+      <c r="D106" s="8" t="s">
+        <v>465</v>
+      </c>
+      <c r="E106" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="F106" s="8" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7">
+      <c r="A107" s="7" t="s">
+        <v>467</v>
+      </c>
+      <c r="B107" s="8" t="s">
+        <v>468</v>
+      </c>
+      <c r="C107" s="8" t="s">
+        <v>469</v>
+      </c>
+      <c r="D107" s="8" t="s">
+        <v>470</v>
+      </c>
+      <c r="E107" s="8"/>
+      <c r="F107" s="8" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7">
+      <c r="A108" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="B108" s="8" t="s">
+        <v>472</v>
+      </c>
+      <c r="C108" s="8" t="s">
+        <v>473</v>
+      </c>
+      <c r="D108" s="8" t="s">
+        <v>474</v>
+      </c>
+      <c r="E108" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="F108" s="8" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7">
+      <c r="A109" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="B109" s="8" t="s">
+        <v>476</v>
+      </c>
+      <c r="C109" s="8" t="s">
+        <v>477</v>
+      </c>
+      <c r="D109" s="8" t="s">
+        <v>478</v>
+      </c>
+      <c r="E109" s="8" t="s">
+        <v>479</v>
+      </c>
+      <c r="F109" s="8" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7">
+      <c r="A110" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="B110" s="8" t="s">
+        <v>482</v>
+      </c>
+      <c r="C110" s="8" t="s">
+        <v>483</v>
+      </c>
+      <c r="D110" s="8" t="s">
+        <v>484</v>
+      </c>
+      <c r="E110" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="F110" s="8" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7">
+      <c r="A111" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="B111" s="8" t="s">
+        <v>486</v>
+      </c>
+      <c r="C111" s="8" t="s">
+        <v>487</v>
+      </c>
+      <c r="D111" s="8" t="s">
+        <v>488</v>
+      </c>
+      <c r="E111" s="8" t="s">
+        <v>479</v>
+      </c>
+      <c r="F111" s="8" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7">
+      <c r="A112" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="B112" s="8" t="s">
+        <v>490</v>
+      </c>
+      <c r="C112" s="8" t="s">
+        <v>491</v>
+      </c>
+      <c r="D112" s="8" t="s">
+        <v>492</v>
+      </c>
+      <c r="E112" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="F112" s="8" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7">
+      <c r="A113" s="7" t="s">
+        <v>493</v>
+      </c>
+      <c r="B113" s="8" t="s">
+        <v>494</v>
+      </c>
+      <c r="C113" s="8" t="s">
+        <v>495</v>
+      </c>
+      <c r="D113" s="8" t="s">
+        <v>496</v>
+      </c>
+      <c r="E113" s="8" t="s">
+        <v>497</v>
+      </c>
+      <c r="F113" s="8" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7">
+      <c r="A114" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="B114" s="8" t="s">
+        <v>499</v>
+      </c>
+      <c r="C114" s="8" t="s">
+        <v>500</v>
+      </c>
+      <c r="D114" s="8" t="s">
+        <v>501</v>
+      </c>
+      <c r="E114" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="F114" s="8" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7">
+      <c r="A115" s="7" t="s">
+        <v>502</v>
+      </c>
+      <c r="B115" s="8" t="s">
+        <v>503</v>
+      </c>
+      <c r="C115" s="8" t="s">
+        <v>504</v>
+      </c>
+      <c r="D115" s="8" t="s">
+        <v>505</v>
+      </c>
+      <c r="E115" s="8"/>
+      <c r="F115" s="8" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7">
+      <c r="A116" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="B116" s="8" t="s">
+        <v>507</v>
+      </c>
+      <c r="C116" s="8" t="s">
+        <v>508</v>
+      </c>
+      <c r="D116" s="8" t="s">
+        <v>509</v>
+      </c>
+      <c r="E116" s="8"/>
+      <c r="F116" s="8" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7">
+      <c r="A117" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="B117" s="8" t="s">
+        <v>511</v>
+      </c>
+      <c r="C117" s="8" t="s">
+        <v>512</v>
+      </c>
+      <c r="D117" s="8" t="s">
+        <v>513</v>
+      </c>
+      <c r="E117" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="F117" s="8" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7">
+      <c r="A118" s="7" t="s">
+        <v>514</v>
+      </c>
+      <c r="B118" s="8" t="s">
+        <v>515</v>
+      </c>
+      <c r="C118" s="8" t="s">
+        <v>516</v>
+      </c>
+      <c r="D118" s="8" t="s">
+        <v>517</v>
+      </c>
+      <c r="E118" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="F118" s="8" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7">
+      <c r="A119" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="B119" s="8" t="s">
+        <v>519</v>
+      </c>
+      <c r="C119" s="8" t="s">
+        <v>520</v>
+      </c>
+      <c r="D119" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="E119" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="F119" s="8" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7">
+      <c r="A120" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="B120" s="8" t="s">
+        <v>524</v>
+      </c>
+      <c r="C120" s="8" t="s">
+        <v>525</v>
+      </c>
+      <c r="D120" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="E120" s="8"/>
+      <c r="F120" s="8" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7">
+      <c r="A121" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="B121" s="8" t="s">
+        <v>528</v>
+      </c>
+      <c r="C121" s="8" t="s">
+        <v>529</v>
+      </c>
+      <c r="D121" s="8" t="s">
+        <v>530</v>
+      </c>
+      <c r="E121" s="8" t="s">
+        <v>340</v>
+      </c>
+      <c r="F121" s="8" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7">
+      <c r="A122" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="B122" s="8" t="s">
+        <v>532</v>
+      </c>
+      <c r="C122" s="8" t="s">
+        <v>533</v>
+      </c>
+      <c r="D122" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="E122" s="8"/>
+      <c r="F122" s="8" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7">
+      <c r="A123" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="B123" s="8" t="s">
+        <v>536</v>
+      </c>
+      <c r="C123" s="8" t="s">
+        <v>537</v>
+      </c>
+      <c r="D123" s="8" t="s">
+        <v>538</v>
+      </c>
+      <c r="E123" s="8"/>
+      <c r="F123" s="8" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7">
+      <c r="A124" s="7" t="s">
+        <v>539</v>
+      </c>
+      <c r="B124" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="C124" s="8" t="s">
+        <v>541</v>
+      </c>
+      <c r="D124" s="8" t="s">
+        <v>542</v>
+      </c>
+      <c r="E124" s="8" t="s">
+        <v>358</v>
+      </c>
+      <c r="F124" s="8" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7">
+      <c r="A125" s="7" t="s">
+        <v>543</v>
+      </c>
+      <c r="B125" s="8" t="s">
+        <v>544</v>
+      </c>
+      <c r="C125" s="8" t="s">
+        <v>545</v>
+      </c>
+      <c r="D125" s="8" t="s">
+        <v>542</v>
+      </c>
+      <c r="E125" s="8" t="s">
+        <v>358</v>
+      </c>
+      <c r="F125" s="8" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7">
+      <c r="A126" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="B126" s="8" t="s">
+        <v>547</v>
+      </c>
+      <c r="C126" s="8" t="s">
+        <v>548</v>
+      </c>
+      <c r="D126" s="8" t="s">
+        <v>549</v>
+      </c>
+      <c r="E126" s="8"/>
+      <c r="F126" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7">
+      <c r="A127" s="7" t="s">
+        <v>550</v>
+      </c>
+      <c r="B127" s="8" t="s">
+        <v>551</v>
+      </c>
+      <c r="C127" s="8" t="s">
+        <v>552</v>
+      </c>
+      <c r="D127" s="8" t="s">
+        <v>553</v>
+      </c>
+      <c r="E127" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="F127" s="8" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7">
+      <c r="A128" s="7" t="s">
+        <v>554</v>
+      </c>
+      <c r="B128" s="8" t="s">
+        <v>555</v>
+      </c>
+      <c r="C128" s="8" t="s">
+        <v>556</v>
+      </c>
+      <c r="D128" s="8" t="s">
+        <v>557</v>
+      </c>
+      <c r="E128" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="F128" s="8" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7">
+      <c r="A129" s="7" t="s">
+        <v>558</v>
+      </c>
+      <c r="B129" s="8" t="s">
+        <v>559</v>
+      </c>
+      <c r="C129" s="8" t="s">
+        <v>560</v>
+      </c>
+      <c r="D129" s="8" t="s">
+        <v>561</v>
+      </c>
+      <c r="E129" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="F129" s="8" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7">
+      <c r="A130" s="7" t="s">
+        <v>562</v>
+      </c>
+      <c r="B130" s="8" t="s">
+        <v>563</v>
+      </c>
+      <c r="C130" s="8" t="s">
+        <v>564</v>
+      </c>
+      <c r="D130" s="8" t="s">
+        <v>565</v>
+      </c>
+      <c r="E130" s="8" t="s">
+        <v>340</v>
+      </c>
+      <c r="F130" s="8" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7">
+      <c r="A131" s="7" t="s">
+        <v>566</v>
+      </c>
+      <c r="B131" s="8" t="s">
+        <v>567</v>
+      </c>
+      <c r="C131" s="8" t="s">
+        <v>568</v>
+      </c>
+      <c r="D131" s="8" t="s">
+        <v>569</v>
+      </c>
+      <c r="E131" s="8" t="s">
+        <v>570</v>
+      </c>
+      <c r="F131" s="8" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7">
+      <c r="A132" s="7" t="s">
+        <v>571</v>
+      </c>
+      <c r="B132" s="8" t="s">
+        <v>572</v>
+      </c>
+      <c r="C132" s="8" t="s">
+        <v>573</v>
+      </c>
+      <c r="D132" s="8" t="s">
+        <v>574</v>
+      </c>
+      <c r="E132" s="8" t="s">
+        <v>575</v>
+      </c>
+      <c r="F132" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7">
+      <c r="A133" s="7" t="s">
+        <v>576</v>
+      </c>
+      <c r="B133" s="8" t="s">
+        <v>577</v>
+      </c>
+      <c r="C133" s="8" t="s">
+        <v>578</v>
+      </c>
+      <c r="D133" s="8" t="s">
+        <v>579</v>
+      </c>
+      <c r="E133" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="F133" s="8" t="s">
+        <v>307</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="A9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="A10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="A11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="A12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="A13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="A14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="A15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="A16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="A17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="A18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="A19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="A20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="A21" r:id="rId_hyperlink_16"/>
@@ -3663,50 +4853,88 @@
     <hyperlink ref="A71" r:id="rId_hyperlink_66"/>
     <hyperlink ref="A72" r:id="rId_hyperlink_67"/>
     <hyperlink ref="A73" r:id="rId_hyperlink_68"/>
     <hyperlink ref="A74" r:id="rId_hyperlink_69"/>
     <hyperlink ref="A75" r:id="rId_hyperlink_70"/>
     <hyperlink ref="A76" r:id="rId_hyperlink_71"/>
     <hyperlink ref="A77" r:id="rId_hyperlink_72"/>
     <hyperlink ref="A78" r:id="rId_hyperlink_73"/>
     <hyperlink ref="A79" r:id="rId_hyperlink_74"/>
     <hyperlink ref="A80" r:id="rId_hyperlink_75"/>
     <hyperlink ref="A81" r:id="rId_hyperlink_76"/>
     <hyperlink ref="A82" r:id="rId_hyperlink_77"/>
     <hyperlink ref="A83" r:id="rId_hyperlink_78"/>
     <hyperlink ref="A84" r:id="rId_hyperlink_79"/>
     <hyperlink ref="A85" r:id="rId_hyperlink_80"/>
     <hyperlink ref="A86" r:id="rId_hyperlink_81"/>
     <hyperlink ref="A87" r:id="rId_hyperlink_82"/>
     <hyperlink ref="A88" r:id="rId_hyperlink_83"/>
     <hyperlink ref="A89" r:id="rId_hyperlink_84"/>
     <hyperlink ref="A90" r:id="rId_hyperlink_85"/>
     <hyperlink ref="A91" r:id="rId_hyperlink_86"/>
     <hyperlink ref="A92" r:id="rId_hyperlink_87"/>
     <hyperlink ref="A93" r:id="rId_hyperlink_88"/>
     <hyperlink ref="A94" r:id="rId_hyperlink_89"/>
     <hyperlink ref="A95" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="A96" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="A97" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="A98" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="A99" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="A100" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="A101" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="A102" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="A103" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="A104" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="A105" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="A106" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="A107" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="A108" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="A109" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="A110" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="A111" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="A112" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="A113" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="A114" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="A115" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="A116" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="A117" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="A118" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="A119" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="A120" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="A121" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="A122" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="A123" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="A124" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="A125" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="A126" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="A127" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="A128" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="A129" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="A130" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="A131" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="A132" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="A133" r:id="rId_hyperlink_128"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>