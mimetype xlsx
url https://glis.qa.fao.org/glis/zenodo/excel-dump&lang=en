--- v2 (2026-05-13)
+++ v3 (2026-06-27)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="580">
   <si>
     <t>Knowledge Products from Benefit-Sharing Fund projects</t>
   </si>
   <si>
-    <t>Knowledge Products extracted on 2026-05-13 09:01:01</t>
+    <t>Knowledge Products extracted on 2026-06-27 20:22:15</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Keywords</t>
   </si>
   <si>
     <t>Crops</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>10.5281/zenodo.13880585</t>
   </si>
   <si>
     <t>Sequía Meteorólogica en Uruguay</t>
   </si>