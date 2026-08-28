--- v3 (2026-06-27)
+++ v4 (2026-08-28)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="580">
   <si>
     <t>Knowledge Products from Benefit-Sharing Fund projects</t>
   </si>
   <si>
-    <t>Knowledge Products extracted on 2026-06-27 20:22:15</t>
+    <t>Knowledge Products extracted on 2026-08-28 11:18:48</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Keywords</t>
   </si>
   <si>
     <t>Crops</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>10.5281/zenodo.13880585</t>
   </si>
   <si>
     <t>Sequía Meteorólogica en Uruguay</t>
   </si>